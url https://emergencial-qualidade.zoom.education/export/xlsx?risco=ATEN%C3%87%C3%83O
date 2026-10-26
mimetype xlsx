--- v0 (2026-08-27)
+++ v1 (2026-10-26)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Escolas" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Legenda" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Escolas'!$A$1:$R$375</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Escolas'!$A$1:$R$311</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="0.0&quot;%&quot;"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
     <numFmt numFmtId="167" formatCode="R$ #,##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
@@ -441,51 +441,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R375"/>
+  <dimension ref="A1:R311"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="30" customWidth="1" min="4" max="4"/>
     <col width="13" customWidth="1" min="5" max="5"/>
     <col width="34" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="27" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="19" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="11" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
@@ -573,5750 +573,5728 @@
           <t>Materiais</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Valor vencido 2026</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Faturamento real</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>42</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>ADVENTISTA 2 MT - Cárceres</t>
+          <t>Colegio Evangelico Almeida Barros</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>BELFORD ROXO (RJ)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J2" s="2" t="n">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>18</v>
+        <v>8.5</v>
       </c>
       <c r="M2" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N2" s="2" t="n">
-        <v>56.25</v>
+        <v>23.61</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>46189</v>
+        <v>46267</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q2" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>42</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ADVENTISTA 2 MT - Cárceres</t>
+          <t>Colégio Marista João Paulo Ii</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Ouro</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J3" s="2" t="n">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L3" t="n">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="M3" t="n">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="N3" s="2" t="n">
-        <v>56.25</v>
+        <v>22.92</v>
       </c>
       <c r="O3" s="3" t="n">
-        <v>46189</v>
+        <v>46303</v>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>42</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>ADVENTISTA 2 MT - Cárceres</t>
+          <t>Colegio Passionista Sao Paulo Da Cruz</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Debora Kubota</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J4" s="2" t="n">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L4" t="n">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M4" t="n">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="N4" s="2" t="n">
-        <v>56.25</v>
+        <v>24.17</v>
       </c>
       <c r="O4" s="3" t="n">
-        <v>46189</v>
+        <v>46288</v>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>42</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>ADVENTISTA 2 MT - Cárceres</t>
+          <t>Colegio Sao Lucas</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>NITEROI (RJ)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J5" s="2" t="n">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L5" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="M5" t="n">
         <v>32</v>
       </c>
       <c r="N5" s="2" t="n">
-        <v>56.25</v>
+        <v>12.5</v>
       </c>
       <c r="O5" s="3" t="n">
-        <v>46189</v>
+        <v>46269</v>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>42</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Adventista 5 Mt - Tangara Da Serra</t>
+          <t>Instituto Divina Pastora</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>TANGARA DA SERRA (MT)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Matheus Costa</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J6" s="2" t="n">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L6" t="n">
-        <v>17</v>
+        <v>29.17</v>
       </c>
       <c r="M6" t="n">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="N6" s="2" t="n">
-        <v>53.13</v>
+        <v>36.46</v>
       </c>
       <c r="O6" s="3" t="n">
-        <v>46189</v>
+        <v>46246</v>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Colégio Marista João Paulo Ii</t>
+          <t>Centro Educacional Aconchego Ltda</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>SAO BERNARDO DO CAMPO (SP)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Kátia Fernanda Araújo Da Costa</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J7" s="2" t="n">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L7" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M7" t="n">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="N7" s="2" t="n">
-        <v>12.5</v>
+        <v>6.73</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>46247</v>
+        <v>46099</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Insef - Instituto De Educação Fênix</t>
+          <t>Centro Educacional Soben</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>FRANCISCO MORATO (SP)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>DF</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J8" s="2" t="n">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L8" t="n">
-        <v>15.27</v>
+        <v>0</v>
       </c>
       <c r="M8" t="n">
-        <v>124</v>
+        <v>32</v>
       </c>
       <c r="N8" s="2" t="n">
-        <v>12.31</v>
+        <v>0</v>
       </c>
       <c r="O8" s="3" t="n">
-        <v>46196</v>
+        <v>45948</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>40</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Centro Educacional Aconchego Ltda</t>
+          <t>Cesarc</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SAO BERNARDO DO CAMPO (SP)</t>
+          <t>VILA VELHA (ES)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J9" s="2" t="n">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L9" t="n">
-        <v>7</v>
+        <v>15.67</v>
       </c>
       <c r="M9" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N9" s="2" t="n">
-        <v>6.73</v>
+        <v>43.53</v>
       </c>
       <c r="O9" s="3" t="n">
-        <v>46099</v>
+        <v>46290</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>40</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Centro Educacional Principios</t>
+          <t>Coc - Cambauba</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>DUQUE DE CAXIAS (RJ)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>RJ</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Julio Melo</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J10" s="2" t="n">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L10" t="n">
-        <v>11</v>
+        <v>42.25</v>
       </c>
       <c r="M10" t="n">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="N10" s="2" t="n">
-        <v>12.5</v>
+        <v>81.25</v>
       </c>
       <c r="O10" s="3" t="n">
-        <v>46134</v>
+        <v>46298</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q10" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="4" t="n">
-        <v>0</v>
+        <v>44877.9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>40</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Centro Educacional Soben</t>
+          <t>Colégio Alpha Reis</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>FRANCISCO MORATO (SP)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RJ</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>Pedro Lima</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J11" s="2" t="n">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L11" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="M11" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N11" s="2" t="n">
-        <v>0</v>
+        <v>63.89</v>
       </c>
       <c r="O11" s="3" t="n">
-        <v>45948</v>
+        <v>46191</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q11" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B12" t="n">
         <v>40</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Colégio Cristão Único - Americana</t>
+          <t>Colegio Arnaldo Pernambuco</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>AMERICANA (SP)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Deivid Fonseca</t>
+          <t>Gabriel Ebenezer De Oliveira</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J12" s="2" t="n">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L12" t="n">
         <v>21</v>
       </c>
       <c r="M12" t="n">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="N12" s="2" t="n">
-        <v>40.38</v>
+        <v>28</v>
       </c>
       <c r="O12" s="3" t="n">
-        <v>46142</v>
+        <v>46268</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q12" s="4" t="n">
-        <v>1813.13</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4" t="n">
-        <v>89104.32000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B13" t="n">
         <v>40</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Colegio Everest Asa Norte</t>
+          <t>Colegio Claudia Alencar</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>FORTALEZA (CE)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Tiago Costa</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J13" s="2" t="n">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L13" t="n">
-        <v>0</v>
+        <v>27.08</v>
       </c>
       <c r="M13" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N13" s="2" t="n">
-        <v>0</v>
+        <v>52.08</v>
       </c>
       <c r="O13" s="3" t="n">
-        <v>45931</v>
+        <v>46286</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q13" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B14" t="n">
         <v>40</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>COLEGIO GANDOLFI</t>
+          <t>Colegio Everest Asa Norte</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>FRANCA (SP)</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J14" s="2" t="n">
         <v>73</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L14" t="n">
         <v>0</v>
       </c>
       <c r="M14" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="3" t="n">
-        <v>45995</v>
+        <v>45931</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q14" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B15" t="n">
         <v>40</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Colegio Guerra</t>
+          <t>Colegio Gandolfi</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>SAO JOAO DE MERITI (RJ)</t>
+          <t>FRANCA (SP)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>RJ</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J15" s="2" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L15" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="M15" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N15" s="2" t="n">
-        <v>4.81</v>
+        <v>0</v>
       </c>
       <c r="O15" s="3" t="n">
-        <v>46202</v>
+        <v>45995</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q15" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="4" t="n">
-        <v>36488.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B16" t="n">
         <v>40</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Colegio Madre Cecília</t>
+          <t>Colegio Guerra</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CAMPINAS (SP)</t>
+          <t>SAO JOAO DE MERITI (RJ)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Bianca Silva</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J16" s="2" t="n">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L16" t="n">
-        <v>9.5</v>
+        <v>9</v>
       </c>
       <c r="M16" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N16" s="2" t="n">
-        <v>11.88</v>
+        <v>8.65</v>
       </c>
       <c r="O16" s="3" t="n">
-        <v>46161</v>
+        <v>46275</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q16" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="4" t="n">
-        <v>96525.11</v>
+        <v>36488.01</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B17" t="n">
         <v>40</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Colégio Pádua</t>
+          <t>Colegio Johann Gauss</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Katia Fernanda Costa</t>
+          <t>Debora Kubota</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J17" s="2" t="n">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L17" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M17" t="n">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N17" s="2" t="n">
-        <v>0</v>
+        <v>8.93</v>
       </c>
       <c r="O17" s="3" t="n">
-        <v>45972</v>
+        <v>46170</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q17" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="4" t="n">
-        <v>0</v>
+        <v>122761.74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B18" t="n">
         <v>40</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Colegio Sagrado Coracao</t>
+          <t>Colégio Leonel Amorim</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CARUARU (PE)</t>
+          <t>ITAPECURU MIRIM (MA)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Ramilla Rocha</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J18" s="2" t="n">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L18" t="n">
-        <v>0</v>
+        <v>22.67</v>
       </c>
       <c r="M18" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N18" s="2" t="n">
-        <v>0</v>
+        <v>62.97</v>
       </c>
       <c r="O18" s="3" t="n">
-        <v>45899</v>
+        <v>46254</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q18" s="4" t="n">
-        <v>0</v>
+        <v>6529.1</v>
       </c>
       <c r="R18" s="4" t="n">
-        <v>0</v>
+        <v>35910</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>40</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Deutshe Shule Curitiba - Escola Alemã</t>
+          <t>Colegio Madre Cecília</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>CURITIBA (PR)</t>
+          <t>CAMPINAS (SP)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Helder Fontes</t>
+          <t>Bianca Silva</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J19" s="2" t="n">
         <v>82</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L19" t="n">
-        <v>1</v>
+        <v>9.5</v>
       </c>
       <c r="M19" t="n">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="N19" s="2" t="n">
-        <v>1.79</v>
+        <v>11.88</v>
       </c>
       <c r="O19" s="3" t="n">
-        <v>46147</v>
+        <v>46161</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q19" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="4" t="n">
-        <v>534.42</v>
+        <v>96525.11</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B20" t="n">
         <v>40</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Escola Conhecer</t>
+          <t>Colegio Madre Savina Petrilli</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>VILA VELHA (ES)</t>
+          <t>ITAPETINGA (BA)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Áquila Goulart Querino</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J20" s="2" t="n">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L20" t="n">
-        <v>30.33</v>
+        <v>13.67</v>
       </c>
       <c r="M20" t="n">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="N20" s="2" t="n">
-        <v>67.40000000000001</v>
+        <v>18.99</v>
       </c>
       <c r="O20" s="3" t="n">
-        <v>46193</v>
+        <v>46164</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q20" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B21" t="n">
         <v>40</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Escola Crista Semear</t>
+          <t>Colégio Metodista Birigui - Instituto Noroeste</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>SAO GONCALO (RJ)</t>
+          <t>BIRIGUI (SP)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Renata Vieira</t>
+          <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J21" s="2" t="n">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L21" t="n">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="M21" t="n">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N21" s="2" t="n">
-        <v>37.5</v>
+        <v>21.43</v>
       </c>
       <c r="O21" s="3" t="n">
-        <v>46169</v>
+        <v>46275</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q21" s="4" t="n">
-        <v>2836.36</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4" t="n">
-        <v>31200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B22" t="n">
         <v>40</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Escola Da Gente</t>
+          <t>Colégio Pádua</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>GOVERNADOR VALADARES (MG)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>MG</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J22" s="2" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L22" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M22" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N22" s="2" t="n">
-        <v>7.69</v>
+        <v>0</v>
       </c>
       <c r="O22" s="3" t="n">
-        <v>46042</v>
+        <v>45972</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q22" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>40</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Escola Idade Kids</t>
+          <t>Colegio Rio Da Prata Ltda</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>SERRA (ES)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Áquila Goulart Querino</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Vermelho</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J23" s="2" t="n">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L23" t="n">
-        <v>15.67</v>
+        <v>13</v>
       </c>
       <c r="M23" t="n">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="N23" s="2" t="n">
-        <v>43.53</v>
+        <v>10.83</v>
       </c>
       <c r="O23" s="3" t="n">
-        <v>46239</v>
+        <v>46197</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q23" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B24" t="n">
         <v>40</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Faria Brito - Barra Da Tijuca</t>
+          <t>Colegio Sagrado Coracao</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>CARUARU (PE)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>RJ</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J24" s="2" t="n">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L24" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M24" t="n">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="N24" s="2" t="n">
-        <v>8.33</v>
+        <v>0</v>
       </c>
       <c r="O24" s="3" t="n">
-        <v>46099</v>
+        <v>45899</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q24" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>40</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Instituto De Educação Ranvek Alves</t>
+          <t>Colegio Virgem De Lourdes</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>NOVA IGUACU (RJ)</t>
+          <t>CAMPINA GRANDE (PB)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Julio Melo</t>
+          <t>Judith Andrade</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J25" s="2" t="n">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L25" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M25" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N25" s="2" t="n">
-        <v>5.77</v>
+        <v>12.5</v>
       </c>
       <c r="O25" s="3" t="n">
-        <v>46154</v>
+        <v>46188</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q25" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="4" t="n">
-        <v>0</v>
+        <v>3139.57</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>40</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Instituto Principios</t>
+          <t>Editora Eccoprime</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>CAMARAGIBE (PE)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>João Arruda</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J26" s="2" t="n">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L26" t="n">
-        <v>12.5</v>
+        <v>15</v>
       </c>
       <c r="M26" t="n">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="N26" s="2" t="n">
-        <v>17.36</v>
+        <v>14.42</v>
       </c>
       <c r="O26" s="3" t="n">
-        <v>46128</v>
+        <v>46172</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q26" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="4" t="n">
-        <v>37321.77</v>
+        <v>59154.74</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B27" t="n">
         <v>40</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Isa - Instituto Santo Agostinho</t>
+          <t>Educandário Rainha Dos Apóstolos</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>TERESINA (PI)</t>
+          <t>SAO FIDELIS (RJ)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>PI</t>
+          <t>RJ</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>Lucas Rosa</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J27" s="2" t="n">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L27" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="M27" t="n">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="N27" s="2" t="n">
-        <v>0</v>
+        <v>8.33</v>
       </c>
       <c r="O27" s="3" t="n">
-        <v>45887</v>
+        <v>46155</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q27" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="4" t="n">
-        <v>0</v>
+        <v>675.04</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B28" t="n">
         <v>40</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Joao De Barro</t>
+          <t>Escola Crista Semear</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>PETROPOLIS (RJ)</t>
+          <t>SAO GONCALO (RJ)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>RJ</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J28" s="2" t="n">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L28" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M28" t="n">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="N28" s="2" t="n">
-        <v>6.25</v>
+        <v>37.5</v>
       </c>
       <c r="O28" s="3" t="n">
-        <v>46119</v>
+        <v>46169</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q28" s="4" t="n">
-        <v>0</v>
+        <v>2836.36</v>
       </c>
       <c r="R28" s="4" t="n">
-        <v>107799.9</v>
+        <v>31200</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B29" t="n">
         <v>40</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Maple Bear Piracicaba</t>
+          <t>Escola Fundamental Lapis De Cor</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>PIRACICABA (SP)</t>
+          <t>VITORIA (ES)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Karen Angelica Schenoor Daros Bilis</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J29" s="2" t="n">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L29" t="n">
-        <v>9.17</v>
+        <v>21.83</v>
       </c>
       <c r="M29" t="n">
         <v>48</v>
       </c>
       <c r="N29" s="2" t="n">
-        <v>19.1</v>
+        <v>45.48</v>
       </c>
       <c r="O29" s="3" t="n">
-        <v>46139</v>
+        <v>46293</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q29" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R29" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B30" t="n">
         <v>40</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Maple Bear Prudente</t>
+          <t>Escola Nova Cultural</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>PRESIDENTE PRUDENTE (SP)</t>
+          <t>JEQUIE (BA)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>Geovane Santos</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J30" s="2" t="n">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L30" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="M30" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N30" s="2" t="n">
-        <v>0</v>
+        <v>19.44</v>
       </c>
       <c r="O30" s="3" t="n">
-        <v>45985</v>
+        <v>46189</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q30" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B31" t="n">
         <v>40</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>MAPLE BEAR SAO LUIS</t>
+          <t>Escolinha Recanto Feliz</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>PACAJUS (CE)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>CE</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>Thielly Gomes Da Silva</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J31" s="2" t="n">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L31" t="n">
-        <v>0</v>
+        <v>31.5</v>
       </c>
       <c r="M31" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="N31" s="2" t="n">
-        <v>0</v>
+        <v>87.5</v>
       </c>
       <c r="O31" s="3" t="n">
-        <v>45960</v>
+        <v>46289</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q31" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R31" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>40</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Nossa Senhora Das Graças</t>
+          <t>Instituto De Educação Ranvek Alves</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>PARNAIBA (PI)</t>
+          <t>NOVA IGUACU (RJ)</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>PI</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J32" s="2" t="n">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L32" t="n">
-        <v>7.5</v>
+        <v>3</v>
       </c>
       <c r="M32" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N32" s="2" t="n">
-        <v>9.380000000000001</v>
+        <v>5.77</v>
       </c>
       <c r="O32" s="3" t="n">
-        <v>46162</v>
+        <v>46154</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q32" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>40</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>NOVA ESCOLA</t>
+          <t>Instituto Principios</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>VITORIA DA CONQUISTA (BA)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J33" s="2" t="n">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L33" t="n">
-        <v>8</v>
+        <v>12.5</v>
       </c>
       <c r="M33" t="n">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="N33" s="2" t="n">
-        <v>10</v>
+        <v>17.36</v>
       </c>
       <c r="O33" s="3" t="n">
-        <v>46247</v>
+        <v>46128</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q33" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="4" t="n">
-        <v>0</v>
+        <v>37321.77</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>40</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Rede Alfa Joinville</t>
+          <t>Isa - Instituto Santo Agostinho</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>JOINVILLE (SC)</t>
+          <t>TERESINA (PI)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>SC</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>PI</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J34" s="2" t="n">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L34" t="n">
-        <v>8.5</v>
+        <v>0</v>
       </c>
       <c r="M34" t="n">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="N34" s="2" t="n">
-        <v>8.17</v>
+        <v>0</v>
       </c>
       <c r="O34" s="3" t="n">
-        <v>46246</v>
+        <v>45887</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q34" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="4" t="n">
-        <v>56007</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>40</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Rede Sagrado - Colegio Sagrado Coracao De Jesus Bento Gonçalves</t>
+          <t>Joao De Barro</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>BENTO GONCALVES (RS)</t>
+          <t>PETROPOLIS (RJ)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Joyce Garrido De Almeida</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J35" s="2" t="n">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L35" t="n">
-        <v>46.92</v>
+        <v>5</v>
       </c>
       <c r="M35" t="n">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="N35" s="2" t="n">
-        <v>90.23</v>
+        <v>6.25</v>
       </c>
       <c r="O35" s="3" t="n">
-        <v>46190</v>
+        <v>46119</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q35" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="4" t="n">
-        <v>0</v>
+        <v>107799.9</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Colegio Passionista Sao Paulo Da Cruz</t>
+          <t>Johann Gauss</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J36" s="2" t="n">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L36" t="n">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="M36" t="n">
-        <v>120</v>
+        <v>48</v>
       </c>
       <c r="N36" s="2" t="n">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="O36" s="3" t="n">
-        <v>46157</v>
+        <v>45974</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q36" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="4" t="n">
-        <v>0</v>
+        <v>34890.77</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Colegio Pibara - Batista De Aracruz</t>
+          <t>Maple Bear Pompeia</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>ARACRUZ (ES)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Lucas Rosa</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J37" s="2" t="n">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L37" t="n">
-        <v>10.83</v>
+        <v>10</v>
       </c>
       <c r="M37" t="n">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="N37" s="2" t="n">
-        <v>16.66</v>
+        <v>31.25</v>
       </c>
       <c r="O37" s="3" t="n">
-        <v>46093</v>
+        <v>46301</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q37" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="4" t="n">
-        <v>0</v>
+        <v>17280</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Coopcel</t>
+          <t>Maple Bear Prudente</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>LAJINHA (MG)</t>
+          <t>PRESIDENTE PRUDENTE (SP)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>MG</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J38" s="2" t="n">
-        <v>95</v>
+        <v>66</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L38" t="n">
-        <v>20.5</v>
+        <v>0</v>
       </c>
       <c r="M38" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N38" s="2" t="n">
-        <v>19.71</v>
+        <v>0</v>
       </c>
       <c r="O38" s="3" t="n">
-        <v>46158</v>
+        <v>45985</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q38" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="4" t="n">
-        <v>106164</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Ice - Instituto Cristão De Educação (Fund E Infantil)</t>
+          <t>Maple Bear Sao Luis</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>IMPERATRIZ (MA)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>MA</t>
         </is>
       </c>
-      <c r="F39" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J39" s="2" t="n">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L39" t="n">
-        <v>16.5</v>
+        <v>0</v>
       </c>
       <c r="M39" t="n">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="N39" s="2" t="n">
-        <v>15.87</v>
+        <v>0</v>
       </c>
       <c r="O39" s="3" t="n">
-        <v>46170</v>
+        <v>45960</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q39" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="4" t="n">
-        <v>1293</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Ipen - Casinha De Brinquedo</t>
+          <t>Múltiplo</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>CAMPINA GRANDE (PB)</t>
+          <t>CAMPINAS (SP)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Bianca Silva</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J40" s="2" t="n">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L40" t="n">
-        <v>5</v>
+        <v>19.5</v>
       </c>
       <c r="M40" t="n">
         <v>80</v>
       </c>
       <c r="N40" s="2" t="n">
-        <v>6.25</v>
+        <v>24.38</v>
       </c>
       <c r="O40" s="3" t="n">
-        <v>46160</v>
+        <v>46196</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q40" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="4" t="n">
-        <v>19462.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Jardim Imperial</t>
+          <t>Nossa Senhora Das Graças</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>BARREIRAS (BA)</t>
+          <t>PARNAIBA (PI)</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>PI</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Matheus Costa</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J41" s="2" t="n">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L41" t="n">
-        <v>17.5</v>
+        <v>7.5</v>
       </c>
       <c r="M41" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N41" s="2" t="n">
-        <v>16.83</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="O41" s="3" t="n">
-        <v>46244</v>
+        <v>46162</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q41" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="4" t="n">
-        <v>125481.81</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Maple Bear Santa Bárbara D`Oeste</t>
+          <t>Nova Escola</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>SANTA BARBARA D OESTE (SP)</t>
+          <t>VITORIA DA CONQUISTA (BA)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Deivid Fonseca</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J42" s="2" t="n">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L42" t="n">
-        <v>23.5</v>
+        <v>8</v>
       </c>
       <c r="M42" t="n">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="N42" s="2" t="n">
-        <v>32.64</v>
+        <v>25</v>
       </c>
       <c r="O42" s="3" t="n">
-        <v>46192</v>
+        <v>46247</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q42" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="4" t="n">
-        <v>70410.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B43" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Marista Colatina</t>
+          <t>Objetivo Tupi</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>COLATINA (ES)</t>
+          <t>TUPI PAULISTA (SP)</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Áquila Goulart Querino</t>
+          <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J43" s="2" t="n">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="K43" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L43" t="n">
-        <v>33.75</v>
+        <v>16.5</v>
       </c>
       <c r="M43" t="n">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N43" s="2" t="n">
-        <v>48.21</v>
+        <v>22.92</v>
       </c>
       <c r="O43" s="3" t="n">
-        <v>46259</v>
+        <v>46618</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q43" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="4" t="n">
-        <v>0</v>
+        <v>46883.49</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B44" t="n">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Rede Damas - Colégio Imaculada Conceição</t>
+          <t>Rede Alfa Joinville</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>CAMPINA GRANDE (PB)</t>
+          <t>JOINVILLE (SC)</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J44" s="2" t="n">
-        <v>87</v>
+        <v>72</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L44" t="n">
-        <v>8</v>
+        <v>19.75</v>
       </c>
       <c r="M44" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N44" s="2" t="n">
-        <v>10</v>
+        <v>18.99</v>
       </c>
       <c r="O44" s="3" t="n">
-        <v>46140</v>
+        <v>46289</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q44" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="4" t="n">
-        <v>107725.67</v>
+        <v>56007</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B45" t="n">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Acdmav Damas Recife</t>
+          <t>Termomecanica</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>RECIFE (PE)</t>
+          <t>SAO BERNARDO DO CAMPO (SP)</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Debora Kubota</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J45" s="2" t="n">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L45" t="n">
-        <v>17</v>
+        <v>10.5</v>
       </c>
       <c r="M45" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N45" s="2" t="n">
-        <v>16.35</v>
+        <v>13.13</v>
       </c>
       <c r="O45" s="3" t="n">
-        <v>46147</v>
+        <v>46282</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q45" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R45" s="4" t="n">
-        <v>0</v>
+        <v>228800</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B46" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Cantinho Do Aprendiz</t>
+          <t>ADVENTISTA 2 MT - Cárceres</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>CAMPINAS (SP)</t>
+          <t>Várzea Grande</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mato Grosso</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Bianca Silva</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J46" s="2" t="n">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L46" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M46" t="n">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="N46" s="2" t="n">
-        <v>22.5</v>
+        <v>59.38</v>
       </c>
       <c r="O46" s="3" t="n">
-        <v>46174</v>
+        <v>46288</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q46" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="4" t="n">
-        <v>30816.55</v>
+        <v>46742.92</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B47" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Centro Educacional Imaculado Coracao De Maria - Ma</t>
+          <t>Colégio Cei Natal</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>SANTA HELENA (MA)</t>
+          <t>NATAL (RN)</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>RN</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Ramilla Rocha</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J47" s="2" t="n">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="K47" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L47" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="M47" t="n">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="N47" s="2" t="n">
-        <v>10.71</v>
+        <v>21.15</v>
       </c>
       <c r="O47" s="3" t="n">
-        <v>46238</v>
+        <v>46269</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q47" s="4" t="n">
-        <v>9688</v>
+        <v>0</v>
       </c>
       <c r="R47" s="4" t="n">
-        <v>49211.14</v>
+        <v>50599.28</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B48" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Centro Educacional Jorge Amado</t>
+          <t>Colégio Maria Stela</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>CAMACARI (BA)</t>
+          <t>TIANGUA (CE)</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Geovane Santos</t>
+          <t>Judith Andrade</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J48" s="2" t="n">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L48" t="n">
-        <v>17</v>
+        <v>62.33</v>
       </c>
       <c r="M48" t="n">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="N48" s="2" t="n">
-        <v>47.22</v>
+        <v>119.87</v>
       </c>
       <c r="O48" s="3" t="n">
-        <v>46170</v>
+        <v>46296</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q48" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B49" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Centro Integrado Lagoa Azul</t>
+          <t>Iasc</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>SALVADOR (BA)</t>
+          <t>EUNAPOLIS (BA)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>BA</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Geovane Santos</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J49" s="2" t="n">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L49" t="n">
-        <v>11.5</v>
+        <v>12</v>
       </c>
       <c r="M49" t="n">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="N49" s="2" t="n">
-        <v>31.94</v>
+        <v>15</v>
       </c>
       <c r="O49" s="3" t="n">
-        <v>46129</v>
+        <v>46171</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q49" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B50" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Cesarc</t>
+          <t>Jardim Imperial</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>VILA VELHA (ES)</t>
+          <t>BARREIRAS (BA)</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Áquila Goulart Querino</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J50" s="2" t="n">
-        <v>76</v>
+        <v>95</v>
       </c>
       <c r="K50" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L50" t="n">
-        <v>11.67</v>
+        <v>23.5</v>
       </c>
       <c r="M50" t="n">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="N50" s="2" t="n">
-        <v>32.42</v>
+        <v>22.6</v>
       </c>
       <c r="O50" s="3" t="n">
-        <v>46085</v>
+        <v>46303</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q50" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="4" t="n">
-        <v>0</v>
+        <v>125481.81</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B51" t="n">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Coc - Campo Grande</t>
+          <t>Salette</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>SALVADOR (BA)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J51" s="2" t="n">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="K51" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L51" t="n">
-        <v>11.5</v>
+        <v>15.5</v>
       </c>
       <c r="M51" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N51" s="2" t="n">
-        <v>22.12</v>
+        <v>32.29</v>
       </c>
       <c r="O51" s="3" t="n">
-        <v>46199</v>
+        <v>46281</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q51" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="4" t="n">
-        <v>47188.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B52" t="n">
         <v>35</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>COC BATATAIS</t>
+          <t>Acdmav Damas Regina Mundi</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>BATATAIS (SP)</t>
+          <t>MARINGA (PR)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Renan Antonio Pais De Godoy</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J52" s="2" t="n">
-        <v>95</v>
+        <v>84</v>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L52" t="n">
-        <v>0</v>
+        <v>17.25</v>
       </c>
       <c r="M52" t="n">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="N52" s="2" t="n">
-        <v>0</v>
+        <v>23.96</v>
       </c>
       <c r="O52" s="3" t="n">
-        <v>46000</v>
+        <v>46251</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q52" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B53" t="n">
         <v>35</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Colégio Alffa Prime</t>
+          <t>Anglo Aldeia Da Serra (Aldeia Mirim)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>CUIABA (MT)</t>
+          <t>BARUERI (SP)</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J53" s="2" t="n">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="K53" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L53" t="n">
-        <v>8</v>
+        <v>49.83</v>
       </c>
       <c r="M53" t="n">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="N53" s="2" t="n">
-        <v>22.22</v>
+        <v>62.29</v>
       </c>
       <c r="O53" s="3" t="n">
-        <v>46198</v>
+        <v>46291</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q53" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="4" t="n">
-        <v>0</v>
+        <v>244777.15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B54" t="n">
         <v>35</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Colégio Alffa Prime</t>
+          <t>Centro Educacional Principios</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>CUIABA (MT)</t>
+          <t>DUQUE DE CAXIAS (RJ)</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J54" s="2" t="n">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L54" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="M54" t="n">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="N54" s="2" t="n">
-        <v>22.22</v>
+        <v>17.05</v>
       </c>
       <c r="O54" s="3" t="n">
-        <v>46198</v>
+        <v>46260</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q54" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B55" t="n">
         <v>35</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Colégio Alpha Reis</t>
+          <t>Cesb - Centro Educacional Santa Bárbara</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>VILA VELHA (ES)</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>Vermelho</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J55" s="2" t="n">
-        <v>43</v>
+        <v>66</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L55" t="n">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="M55" t="n">
         <v>36</v>
       </c>
       <c r="N55" s="2" t="n">
-        <v>63.89</v>
+        <v>33.33</v>
       </c>
       <c r="O55" s="3" t="n">
-        <v>46191</v>
+        <v>46185</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q55" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R55" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B56" t="n">
         <v>35</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Colégio Coeducar - Turu</t>
+          <t>Coc Batatais</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>BATATAIS (SP)</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>MA</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J56" s="2" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L56" t="n">
-        <v>36.12</v>
+        <v>0</v>
       </c>
       <c r="M56" t="n">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="N56" s="2" t="n">
-        <v>100.33</v>
+        <v>0</v>
       </c>
       <c r="O56" s="3" t="n">
-        <v>46254</v>
+        <v>46000</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q56" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B57" t="n">
         <v>35</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Colégio Marista Criciúma</t>
+          <t>Coeb - Cooperativa De Ensino De Birigui</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>CRICIUMA (SC)</t>
+          <t>BIRIGUI (SP)</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J57" s="2" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L57" t="n">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="M57" t="n">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="N57" s="2" t="n">
-        <v>46.15</v>
+        <v>17.31</v>
       </c>
       <c r="O57" s="3" t="n">
-        <v>46189</v>
+        <v>46172</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q57" s="4" t="n">
-        <v>47183.35</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4" t="n">
-        <v>113240</v>
+        <v>173370.87</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B58" t="n">
         <v>35</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Colégio Metodista Birigui - Instituto Noroeste</t>
+          <t>Colegio Antonio Araripe</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>BIRIGUI (SP)</t>
+          <t>TAUA (CE)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Silvana Pedroso</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J58" s="2" t="n">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="K58" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L58" t="n">
-        <v>6</v>
+        <v>41.33</v>
       </c>
       <c r="M58" t="n">
-        <v>56</v>
+        <v>120</v>
       </c>
       <c r="N58" s="2" t="n">
-        <v>10.71</v>
+        <v>34.44</v>
       </c>
       <c r="O58" s="3" t="n">
-        <v>46164</v>
+        <v>46283</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q58" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R58" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B59" t="n">
         <v>35</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Colégio Metodista Lins - I A L</t>
+          <t>Colegio Ariane Maria</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>LINS (SP)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Ramilla Rocha</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J59" s="2" t="n">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L59" t="n">
-        <v>0</v>
+        <v>27.5</v>
       </c>
       <c r="M59" t="n">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="N59" s="2" t="n">
-        <v>0</v>
+        <v>26.44</v>
       </c>
       <c r="O59" s="3" t="n">
-        <v>45988</v>
+        <v>46189</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q59" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B60" t="n">
         <v>35</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Colegio Rio Da Prata Ltda</t>
+          <t>Colegio Betel</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Julio Melo</t>
+          <t>Gabriel Ebenezer De Oliveira</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J60" s="2" t="n">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L60" t="n">
-        <v>13</v>
+        <v>32.5</v>
       </c>
       <c r="M60" t="n">
-        <v>120</v>
+        <v>52</v>
       </c>
       <c r="N60" s="2" t="n">
-        <v>10.83</v>
+        <v>62.5</v>
       </c>
       <c r="O60" s="3" t="n">
-        <v>46197</v>
+        <v>46241</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q60" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R60" s="4" t="n">
-        <v>0</v>
+        <v>17640</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>35</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Colégio Salesiano Dom Bosco</t>
+          <t>Colégio Coeducar - Turu</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CAMPO GRANDE (MS)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Ramilla Rocha</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J61" s="2" t="n">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L61" t="n">
-        <v>4</v>
+        <v>53.12</v>
       </c>
       <c r="M61" t="n">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N61" s="2" t="n">
-        <v>14.29</v>
+        <v>147.56</v>
       </c>
       <c r="O61" s="3" t="n">
-        <v>46049</v>
+        <v>46283</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q61" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R61" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B62" t="n">
         <v>35</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Colégio Santa Eufrásia</t>
+          <t>Colégio Elevar Mais</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>BARRA (BA)</t>
+          <t>JAGUARIUNA (SP)</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Eloisa Nascimento Cavalcanti</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J62" s="2" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L62" t="n">
-        <v>22.5</v>
+        <v>8.67</v>
       </c>
       <c r="M62" t="n">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="N62" s="2" t="n">
-        <v>62.5</v>
+        <v>10.84</v>
       </c>
       <c r="O62" s="3" t="n">
-        <v>46233</v>
+        <v>46303</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>not_apply</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q62" s="4" t="n">
-        <v>0</v>
+        <v>3403.72</v>
       </c>
       <c r="R62" s="4" t="n">
-        <v>0</v>
+        <v>41198.16</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B63" t="n">
         <v>35</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Colegio Virgem De Lourdes</t>
+          <t>Colégio Metodista Lins - I A L</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CAMPINA GRANDE (PB)</t>
+          <t>LINS (SP)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>PB</t>
-[...9 lines deleted...]
-          <t>Ouro</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J63" s="2" t="n">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L63" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M63" t="n">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N63" s="2" t="n">
-        <v>12.5</v>
+        <v>0</v>
       </c>
       <c r="O63" s="3" t="n">
-        <v>46188</v>
+        <v>45988</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q63" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R63" s="4" t="n">
-        <v>3139.57</v>
+        <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B64" t="n">
         <v>35</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Criança Inocente (Alcobia)</t>
+          <t>Colegio Monteiro Lobato</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>GUARULHOS (SP)</t>
+          <t>FRANCA (SP)</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Claudia Baldo</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J64" s="2" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L64" t="n">
-        <v>20</v>
+        <v>21.5</v>
       </c>
       <c r="M64" t="n">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="N64" s="2" t="n">
-        <v>27.78</v>
+        <v>67.19</v>
       </c>
       <c r="O64" s="3" t="n">
-        <v>46185</v>
+        <v>46283</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q64" s="4" t="n">
-        <v>5468.77</v>
+        <v>0</v>
       </c>
       <c r="R64" s="4" t="n">
-        <v>54687.7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B65" t="n">
         <v>35</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>EDITORA ECCOPRIME</t>
+          <t>Colégio Mutum</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>CAMARAGIBE (PE)</t>
+          <t>MUTUM (MG)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Lucas Rosa</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J65" s="2" t="n">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L65" t="n">
-        <v>15</v>
+        <v>4.5</v>
       </c>
       <c r="M65" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N65" s="2" t="n">
-        <v>14.42</v>
+        <v>5.63</v>
       </c>
       <c r="O65" s="3" t="n">
-        <v>46172</v>
+        <v>46259</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q65" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R65" s="4" t="n">
-        <v>59154.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B66" t="n">
         <v>35</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Escola Acquarella Mater</t>
+          <t>Colégio Salesiano Dom Bosco</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J66" s="2" t="n">
-        <v>68</v>
+        <v>92</v>
       </c>
       <c r="K66" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L66" t="n">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="M66" t="n">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="N66" s="2" t="n">
-        <v>36.25</v>
+        <v>14.29</v>
       </c>
       <c r="O66" s="3" t="n">
-        <v>46251</v>
+        <v>46049</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q66" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="4" t="n">
-        <v>146087</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B67" t="n">
         <v>35</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Escola Anjo Da Guarda</t>
+          <t>Colégio Santa Eufrásia</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>BARRA (BA)</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J67" s="2" t="n">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L67" t="n">
-        <v>15.5</v>
+        <v>25.5</v>
       </c>
       <c r="M67" t="n">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="N67" s="2" t="n">
-        <v>64.58</v>
+        <v>70.83</v>
       </c>
       <c r="O67" s="3" t="n">
-        <v>46230</v>
+        <v>46302</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q67" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R67" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>35</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Escola Cantinho Cristao</t>
+          <t>Colegio Santa Isabel</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>FORTALEZA (CE)</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J68" s="2" t="n">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L68" t="n">
-        <v>8</v>
+        <v>27.25</v>
       </c>
       <c r="M68" t="n">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="N68" s="2" t="n">
-        <v>11.11</v>
+        <v>26.2</v>
       </c>
       <c r="O68" s="3" t="n">
-        <v>46231</v>
+        <v>46303</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q68" s="4" t="n">
-        <v>6750</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4" t="n">
-        <v>67500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>35</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Escola Crescer Itamaraju</t>
+          <t>Escola Acolher Turu</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>ITAMARAJU (BA)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J69" s="2" t="n">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="K69" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L69" t="n">
-        <v>23</v>
+        <v>14.5</v>
       </c>
       <c r="M69" t="n">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="N69" s="2" t="n">
-        <v>22.12</v>
+        <v>20.14</v>
       </c>
       <c r="O69" s="3" t="n">
-        <v>46217</v>
+        <v>46252</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q69" s="4" t="n">
-        <v>37999.14</v>
+        <v>0</v>
       </c>
       <c r="R69" s="4" t="n">
-        <v>348774.07</v>
+        <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B70" t="n">
         <v>35</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Escola Dinamica Primavera</t>
+          <t>Escola Acquarella Mater</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>FLORIANOPOLIS (SC)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Rafaella Adalgisa Silva Do Nascimento</t>
+          <t>Beatriz Moreira</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J70" s="2" t="n">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L70" t="n">
-        <v>25.5</v>
+        <v>32</v>
       </c>
       <c r="M70" t="n">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N70" s="2" t="n">
-        <v>35.42</v>
+        <v>40</v>
       </c>
       <c r="O70" s="3" t="n">
-        <v>46162</v>
+        <v>46286</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q70" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R70" s="4" t="n">
-        <v>0</v>
+        <v>146087</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B71" t="n">
         <v>35</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Escola Do Reino</t>
+          <t>Escola Anjo Da Guarda</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>PASSO FUNDO (RS)</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J71" s="2" t="n">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L71" t="n">
-        <v>17.5</v>
+        <v>22.5</v>
       </c>
       <c r="M71" t="n">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="N71" s="2" t="n">
-        <v>16.83</v>
+        <v>93.75</v>
       </c>
       <c r="O71" s="3" t="n">
-        <v>46247</v>
+        <v>46291</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q71" s="4" t="n">
-        <v>8501.190000000001</v>
+        <v>0</v>
       </c>
       <c r="R71" s="4" t="n">
-        <v>102941.22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B72" t="n">
         <v>35</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Escola Polichinelo Ltda.</t>
+          <t>Escola Cantinho Cristao</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>JABOATAO DOS GUARARAPES (PE)</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J72" s="2" t="n">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="K72" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L72" t="n">
-        <v>12.5</v>
+        <v>13.5</v>
       </c>
       <c r="M72" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="N72" s="2" t="n">
-        <v>26.04</v>
+        <v>18.75</v>
       </c>
       <c r="O72" s="3" t="n">
-        <v>46155</v>
+        <v>46301</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q72" s="4" t="n">
-        <v>0</v>
+        <v>6750</v>
       </c>
       <c r="R72" s="4" t="n">
-        <v>0</v>
+        <v>67500</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B73" t="n">
         <v>35</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Escola Por Principios Itapema</t>
+          <t>Escola Conhecer</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>ITAPEMA (SC)</t>
+          <t>VILA VELHA (ES)</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J73" s="2" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L73" t="n">
-        <v>7.25</v>
+        <v>37.83</v>
       </c>
       <c r="M73" t="n">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="N73" s="2" t="n">
-        <v>13.94</v>
+        <v>84.06999999999999</v>
       </c>
       <c r="O73" s="3" t="n">
-        <v>46245</v>
+        <v>46284</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q73" s="4" t="n">
-        <v>1240.68</v>
+        <v>0</v>
       </c>
       <c r="R73" s="4" t="n">
-        <v>5583.06</v>
+        <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B74" t="n">
         <v>35</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Escola Por Principios Panambi</t>
+          <t>Escola Escada Do Tempo-Ba</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>PANAMBI (RS)</t>
+          <t>PORTO SEGURO (BA)</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Melina Camargo</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J74" s="2" t="n">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="K74" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L74" t="n">
-        <v>24.5</v>
+        <v>2</v>
       </c>
       <c r="M74" t="n">
         <v>104</v>
       </c>
       <c r="N74" s="2" t="n">
-        <v>23.56</v>
+        <v>1.92</v>
       </c>
       <c r="O74" s="3" t="n">
-        <v>46234</v>
+        <v>46281</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q74" s="4" t="n">
-        <v>3589.11</v>
+        <v>6064.4</v>
       </c>
       <c r="R74" s="4" t="n">
-        <v>18626.41</v>
+        <v>22579.6</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B75" t="n">
         <v>35</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Filial Ftd Educacao - Brasilía</t>
+          <t>Escola Medalha Milagrosa</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>SALVADOR (BA)</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...2 lines deleted...]
-      <c r="J75" s="2" t="n"/>
+          <t>Amarelo</t>
+        </is>
+      </c>
+      <c r="J75" s="2" t="n">
+        <v>63</v>
+      </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L75" t="n">
-        <v>0</v>
+        <v>16.5</v>
       </c>
       <c r="M75" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="O75" s="3" t="n"/>
+        <v>52</v>
+      </c>
+      <c r="N75" s="2" t="n">
+        <v>31.73</v>
+      </c>
+      <c r="O75" s="3" t="n">
+        <v>46227</v>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
       <c r="Q75" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R75" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B76" t="n">
         <v>35</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Filial Ftd Educacao - Brasilía</t>
+          <t>Escola Por Principios Itapema</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>ITAPEMA (SC)</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...2 lines deleted...]
-      <c r="J76" s="2" t="n"/>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J76" s="2" t="n">
+        <v>85</v>
+      </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L76" t="n">
-        <v>0</v>
+        <v>9.42</v>
       </c>
       <c r="M76" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="O76" s="3" t="n"/>
+        <v>52</v>
+      </c>
+      <c r="N76" s="2" t="n">
+        <v>18.12</v>
+      </c>
+      <c r="O76" s="3" t="n">
+        <v>46295</v>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
       <c r="Q76" s="4" t="n">
-        <v>0</v>
+        <v>1240.68</v>
       </c>
       <c r="R76" s="4" t="n">
-        <v>1101318.4</v>
+        <v>5583.06</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B77" t="n">
         <v>35</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Filial Ftd Educacao - Brasilía</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>DF</t>
-        </is>
-[...8 lines deleted...]
-          <t>Prata</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="J77" s="2" t="n"/>
       <c r="K77" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L77" t="n">
         <v>0</v>
       </c>
       <c r="M77" t="n">
         <v>0</v>
       </c>
       <c r="N77" s="2" t="n"/>
       <c r="O77" s="3" t="n"/>
       <c r="Q77" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="4" t="n">
         <v>1101318.4</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B78" t="n">
         <v>35</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Filial Ftd Educacao - Brasilía</t>
+          <t>Hage</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>BELEM (PA)</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>DF</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>PA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...2 lines deleted...]
-      <c r="J78" s="2" t="n"/>
+          <t>Amarelo</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="n">
+        <v>80</v>
+      </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L78" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="M78" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="O78" s="3" t="n"/>
+        <v>56</v>
+      </c>
+      <c r="N78" s="2" t="n">
+        <v>50</v>
+      </c>
+      <c r="O78" s="3" t="n">
+        <v>46191</v>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
       <c r="Q78" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R78" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B79" t="n">
         <v>35</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Instituto Educacional Filadelfia</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>SAO JOSE DE RIBAMAR (MA)</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>MA</t>
         </is>
@@ -6328,611 +6306,611 @@
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J79" s="2" t="n">
         <v>92</v>
       </c>
       <c r="K79" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L79" t="n">
-        <v>28.67</v>
+        <v>37.17</v>
       </c>
       <c r="M79" t="n">
         <v>36</v>
       </c>
       <c r="N79" s="2" t="n">
-        <v>79.64</v>
+        <v>103.25</v>
       </c>
       <c r="O79" s="3" t="n">
-        <v>46245</v>
+        <v>46288</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q79" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R79" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B80" t="n">
         <v>35</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Instituto São Pio X - Osasco</t>
+          <t>Instituto Sao Jose</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>OSASCO (SP)</t>
+          <t>CAMOCIM (CE)</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Mayara da Silva Santos</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...2 lines deleted...]
-      <c r="J80" s="2" t="n"/>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="n">
+        <v>91</v>
+      </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L80" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="M80" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="O80" s="3" t="n"/>
+        <v>80</v>
+      </c>
+      <c r="N80" s="2" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="O80" s="3" t="n">
+        <v>46179</v>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
       <c r="Q80" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R80" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B81" t="n">
         <v>35</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>João E Maria Bilingual School</t>
+          <t>Instituto São Pio X - Osasco</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>ITABUNA (BA)</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Luiz Henrique</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>Amarelo</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J81" s="2" t="n"/>
       <c r="K81" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L81" t="n">
-        <v>17.5</v>
+        <v>0</v>
       </c>
       <c r="M81" t="n">
-        <v>52</v>
-[...11 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N81" s="2" t="n"/>
+      <c r="O81" s="3" t="n"/>
       <c r="Q81" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R81" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B82" t="n">
         <v>35</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Marista Dom Silvério</t>
+          <t>Marista Cemadipe</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>BELO HORIZONTE (MG)</t>
+          <t>APARECIDA DE GOIANIA (GO)</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Debora Kubota</t>
+          <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J82" s="2" t="n">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="K82" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L82" t="n">
-        <v>13.5</v>
+        <v>2</v>
       </c>
       <c r="M82" t="n">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="N82" s="2" t="n">
-        <v>16.88</v>
+        <v>4.17</v>
       </c>
       <c r="O82" s="3" t="n">
-        <v>46105</v>
+        <v>46240</v>
       </c>
       <c r="P82" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q82" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R82" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B83" t="n">
         <v>35</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Marista Palmas</t>
+          <t>Marista Natal</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>PALMAS (TO)</t>
+          <t>NATAL (RN)</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>TO</t>
+          <t>RN</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>João Arruda</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J83" s="2" t="n">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="K83" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L83" t="n">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="M83" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N83" s="2" t="n">
-        <v>48.75</v>
+        <v>25</v>
       </c>
       <c r="O83" s="3" t="n">
-        <v>46167</v>
+        <v>46183</v>
       </c>
       <c r="P83" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q83" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R83" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B84" t="n">
         <v>35</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Múltiplo</t>
+          <t>Marista Palmas</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>CAMPINAS (SP)</t>
+          <t>PALMAS (TO)</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>TO</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Bianca Silva</t>
+          <t>João Arruda</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J84" s="2" t="n">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="K84" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L84" t="n">
-        <v>19.5</v>
+        <v>39</v>
       </c>
       <c r="M84" t="n">
         <v>80</v>
       </c>
       <c r="N84" s="2" t="n">
-        <v>24.38</v>
+        <v>48.75</v>
       </c>
       <c r="O84" s="3" t="n">
-        <v>46196</v>
+        <v>46167</v>
       </c>
       <c r="P84" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q84" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R84" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B85" t="n">
         <v>35</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Rnv - Raimundo Nonato Vieira</t>
+          <t>Rede Sagrado - Colegio Sagrado Coracao De Jesus Bento Gonçalves</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>MARACANAU (CE)</t>
+          <t>BENTO GONCALVES (RS)</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>RS</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>Giulia Barros de Souza</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J85" s="2" t="n">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L85" t="n">
-        <v>0</v>
+        <v>47.92</v>
       </c>
       <c r="M85" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N85" s="2" t="n">
-        <v>0</v>
+        <v>92.15000000000001</v>
       </c>
       <c r="O85" s="3" t="n">
-        <v>45968</v>
+        <v>46274</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q85" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R85" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B86" t="n">
         <v>35</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Vivendo E Aprendendo</t>
+          <t>Rnv - Raimundo Nonato Vieira</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>OSASCO (SP)</t>
+          <t>MARACANAU (CE)</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J86" s="2" t="n">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="K86" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L86" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="M86" t="n">
         <v>80</v>
       </c>
       <c r="N86" s="2" t="n">
-        <v>21.25</v>
+        <v>0</v>
       </c>
       <c r="O86" s="3" t="n">
-        <v>46247</v>
+        <v>45968</v>
       </c>
       <c r="P86" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q86" s="4" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="R86" s="4" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B87" t="n">
         <v>32</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Alegria Do Saber Unid I</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Isabela Mendes De Sousa Carvalho</t>
+          <t>Kelly Vargas</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J87" s="2" t="n">
         <v>94</v>
       </c>
       <c r="K87" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
@@ -6945,21251 +6923,16344 @@
       <c r="N87" s="2" t="n">
         <v>42.14</v>
       </c>
       <c r="O87" s="3" t="n">
         <v>46121</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q87" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R87" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B88" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Colegio Divino Salvador De Itu</t>
+          <t>Absoluto Sistema De Ensino Ltda</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>ITU (SP)</t>
+          <t>POMPEIA (SP)</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Deivid Fonseca</t>
+          <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J88" s="2" t="n">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="K88" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L88" t="n">
-        <v>14.33</v>
+        <v>23.5</v>
       </c>
       <c r="M88" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N88" s="2" t="n">
-        <v>44.78</v>
+        <v>22.6</v>
       </c>
       <c r="O88" s="3" t="n">
-        <v>46148</v>
+        <v>46237</v>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q88" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R88" s="4" t="n">
-        <v>0</v>
+        <v>118310.91</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B89" t="n">
+        <v>30</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Adv Botucatu</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>BOTUCATU (SP)</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Claudia Baldo</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>Bronze</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Escola</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>Amarelo</t>
+        </is>
+      </c>
+      <c r="J89" s="2" t="n">
+        <v>73</v>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="L89" t="n">
+        <v>6</v>
+      </c>
+      <c r="M89" t="n">
         <v>32</v>
       </c>
-      <c r="C89" t="inlineStr">
-[...47 lines deleted...]
-      </c>
       <c r="N89" s="2" t="n">
-        <v>9.619999999999999</v>
+        <v>18.75</v>
       </c>
       <c r="O89" s="3" t="n">
-        <v>46190</v>
+        <v>46288</v>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q89" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R89" s="4" t="n">
-        <v>0</v>
+        <v>73472.34</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B90" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Iasc</t>
+          <t>Batista Itaquaquecetuba (Aquarela)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>EUNAPOLIS (BA)</t>
+          <t>ITAQUAQUECETUBA (SP)</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Judith Andrade</t>
+          <t>Luiz Henrique</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J90" s="2" t="n">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="K90" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L90" t="n">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="M90" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N90" s="2" t="n">
-        <v>15</v>
+        <v>33.65</v>
       </c>
       <c r="O90" s="3" t="n">
-        <v>46171</v>
+        <v>46184</v>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q90" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R90" s="4" t="n">
-        <v>0</v>
+        <v>85124.92</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B91" t="n">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Jardim De Infancia E Escola Santo Amaro</t>
+          <t>Castelo Branco</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>CAMPOS DOS GOYTACAZES (RJ)</t>
+          <t>COLATINA (ES)</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Lucas Rosa</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J91" s="2" t="n">
-        <v>85</v>
+        <v>37</v>
       </c>
       <c r="K91" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L91" t="n">
-        <v>11</v>
+        <v>39.42</v>
       </c>
       <c r="M91" t="n">
-        <v>104</v>
+        <v>55</v>
       </c>
       <c r="N91" s="2" t="n">
-        <v>10.58</v>
+        <v>71.67</v>
       </c>
       <c r="O91" s="3" t="n">
-        <v>46176</v>
+        <v>46288</v>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q91" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R91" s="4" t="n">
-        <v>0</v>
+        <v>246956.19</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B92" t="n">
         <v>30</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Athenas</t>
+          <t>Centro Educacional Cremilda Azevedo</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>ARUJA (SP)</t>
+          <t>SALVADOR (BA)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Luiz Henrique</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J92" s="2" t="n">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="K92" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L92" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="M92" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N92" s="2" t="n">
-        <v>14.42</v>
+        <v>47.22</v>
       </c>
       <c r="O92" s="3" t="n">
-        <v>46192</v>
+        <v>46255</v>
       </c>
       <c r="P92" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q92" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R92" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B93" t="n">
         <v>30</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Centro De Educacao Peter Pan - Piçarras</t>
+          <t>Centro Educacional Imaculado Coracao De Maria - Ma</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>BALNEARIO PICARRAS (SC)</t>
+          <t>SANTA HELENA (MA)</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J93" s="2" t="n">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="K93" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L93" t="n">
-        <v>20.25</v>
+        <v>21</v>
       </c>
       <c r="M93" t="n">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="N93" s="2" t="n">
-        <v>25.31</v>
+        <v>37.5</v>
       </c>
       <c r="O93" s="3" t="n">
-        <v>46247</v>
+        <v>46276</v>
       </c>
       <c r="P93" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q93" s="4" t="n">
-        <v>12972.7</v>
+        <v>9688</v>
       </c>
       <c r="R93" s="4" t="n">
-        <v>92836.2</v>
+        <v>49211.14</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B94" t="n">
         <v>30</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Centro Educacional Caminho Do Futuro</t>
+          <t>Cesam</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>MANAUS (AM)</t>
+          <t>RIO GRANDE (RS)</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>AM</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Jaine Rodrigues</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J94" s="2" t="n">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="K94" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L94" t="n">
-        <v>25</v>
+        <v>13.23</v>
       </c>
       <c r="M94" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N94" s="2" t="n">
-        <v>48.08</v>
+        <v>36.75</v>
       </c>
       <c r="O94" s="3" t="n">
-        <v>46178</v>
+        <v>46259</v>
       </c>
       <c r="P94" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q94" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R94" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B95" t="n">
         <v>30</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Centro Educacional Peres</t>
+          <t>Colégio Cristão Único - Americana</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>AMERICANA (SP)</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Bianca Silva</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J95" s="2" t="n">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="K95" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L95" t="n">
-        <v>10</v>
+        <v>21.67</v>
       </c>
       <c r="M95" t="n">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="N95" s="2" t="n">
-        <v>27.78</v>
+        <v>41.67</v>
       </c>
       <c r="O95" s="3" t="n">
-        <v>46188</v>
+        <v>46303</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q95" s="4" t="n">
-        <v>0</v>
+        <v>1813.13</v>
       </c>
       <c r="R95" s="4" t="n">
-        <v>0</v>
+        <v>89104.32000000001</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B96" t="n">
         <v>30</v>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Coeb - Cooperativa De Ensino De Birigui</t>
+          <t>Colégio Educator Invictus</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>BIRIGUI (SP)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Silvana Pedroso</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J96" s="2" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K96" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L96" t="n">
-        <v>18</v>
+        <v>18.5</v>
       </c>
       <c r="M96" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N96" s="2" t="n">
-        <v>17.31</v>
+        <v>51.39</v>
       </c>
       <c r="O96" s="3" t="n">
-        <v>46172</v>
+        <v>46260</v>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q96" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R96" s="4" t="n">
-        <v>173370.87</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B97" t="n">
         <v>30</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Colegio Alfa Ponta Grossa</t>
+          <t>Colégio Jesus Maria José - Rs</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>PONTA GROSSA (PR)</t>
+          <t>PALMEIRA DAS MISSOES (RS)</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J97" s="2" t="n">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="K97" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L97" t="n">
-        <v>13</v>
+        <v>19.17</v>
       </c>
       <c r="M97" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N97" s="2" t="n">
-        <v>12.5</v>
+        <v>23.96</v>
       </c>
       <c r="O97" s="3" t="n">
-        <v>46196</v>
+        <v>46281</v>
       </c>
       <c r="P97" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q97" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R97" s="4" t="n">
-        <v>127040.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B98" t="n">
         <v>30</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Colegio Ariane Maria</t>
+          <t>Colégio Marista Criciúma</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>CRICIUMA (SC)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Ramilla Rocha</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J98" s="2" t="n">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="K98" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L98" t="n">
-        <v>27.5</v>
+        <v>25</v>
       </c>
       <c r="M98" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N98" s="2" t="n">
-        <v>26.44</v>
+        <v>48.08</v>
       </c>
       <c r="O98" s="3" t="n">
-        <v>46189</v>
+        <v>46302</v>
       </c>
       <c r="P98" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q98" s="4" t="n">
-        <v>0</v>
+        <v>47183.35</v>
       </c>
       <c r="R98" s="4" t="n">
-        <v>0</v>
+        <v>113240</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B99" t="n">
         <v>30</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Colegio Dom Bosco Colombo</t>
+          <t>Colegio Saab</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>COLOMBO (PR)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Helder Fontes</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J99" s="2" t="n">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="K99" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L99" t="n">
-        <v>38</v>
+        <v>25.5</v>
       </c>
       <c r="M99" t="n">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="N99" s="2" t="n">
-        <v>43.18</v>
+        <v>70.83</v>
       </c>
       <c r="O99" s="3" t="n">
-        <v>46245</v>
+        <v>46302</v>
       </c>
       <c r="P99" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q99" s="4" t="n">
-        <v>1080</v>
+        <v>0</v>
       </c>
       <c r="R99" s="4" t="n">
-        <v>165485.3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B100" t="n">
         <v>30</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Colegio Hbc</t>
+          <t>Colegio Santa Catarina De Sena</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>PALMAS (PR)</t>
+          <t>BELEM (PA)</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>PR</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>PA</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J100" s="2" t="n">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="K100" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L100" t="n">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="M100" t="n">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="N100" s="2" t="n">
-        <v>22.5</v>
+        <v>90.63</v>
       </c>
       <c r="O100" s="3" t="n">
-        <v>46245</v>
+        <v>46253</v>
       </c>
       <c r="P100" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q100" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R100" s="4" t="n">
-        <v>15048</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B101" t="n">
         <v>30</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Colegio Imaculado Coracao De Maria - Pe</t>
+          <t>Colegio Santa Ines</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>OLINDA (PE)</t>
+          <t>PORTO ALEGRE (RS)</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Giulia Barros de Souza</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J101" s="2" t="n">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="K101" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L101" t="n">
-        <v>7</v>
+        <v>11.25</v>
       </c>
       <c r="M101" t="n">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="N101" s="2" t="n">
-        <v>8.75</v>
+        <v>15.63</v>
       </c>
       <c r="O101" s="3" t="n">
-        <v>46246</v>
+        <v>46269</v>
       </c>
       <c r="P101" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q101" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R101" s="4" t="n">
-        <v>0</v>
+        <v>147375</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B102" t="n">
         <v>30</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Colégio Montesso</t>
+          <t>Colégio Silva Serpa</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>SOROCABA (SP)</t>
+          <t>SAO PEDRO DA ALDEIA (RJ)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Bianca Silva</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J102" s="2" t="n">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="K102" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L102" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="M102" t="n">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="N102" s="2" t="n">
-        <v>13.33</v>
+        <v>56.25</v>
       </c>
       <c r="O102" s="3" t="n">
-        <v>46251</v>
+        <v>46254</v>
       </c>
       <c r="P102" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q102" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R102" s="4" t="n">
-        <v>247935.15</v>
+        <v>77639.03999999999</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B103" t="n">
         <v>30</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Colégio Santa Catarina De Sena</t>
+          <t>Cristo</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>BELEM (PA)</t>
+          <t>PARNAIBA (PI)</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>PA</t>
+          <t>PI</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Matheus Costa</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J103" s="2" t="n">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="K103" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L103" t="n">
-        <v>21</v>
+        <v>13.33</v>
       </c>
       <c r="M103" t="n">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="N103" s="2" t="n">
-        <v>65.63</v>
+        <v>11.11</v>
       </c>
       <c r="O103" s="3" t="n">
-        <v>46181</v>
+        <v>46304</v>
       </c>
       <c r="P103" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q103" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R103" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B104" t="n">
         <v>30</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Colegio Santa Clara</t>
+          <t>Deutshe Shule Curitiba - Escola Alemã</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>SANTAREM (PA)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>PA</t>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Helder Fontes</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J104" s="2" t="n">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="K104" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L104" t="n">
-        <v>21.5</v>
+        <v>3.5</v>
       </c>
       <c r="M104" t="n">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N104" s="2" t="n">
-        <v>44.79</v>
+        <v>6.25</v>
       </c>
       <c r="O104" s="3" t="n">
-        <v>46101</v>
+        <v>46268</v>
       </c>
       <c r="P104" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q104" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R104" s="4" t="n">
-        <v>0</v>
+        <v>534.42</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B105" t="n">
         <v>30</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Escola New Solar Kids</t>
+          <t>Educandario Sao Judas Tadeu</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>RIO BRANCO (AC)</t>
+          <t>CAMARAGIBE (PE)</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>AC</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Jaine Rodrigues</t>
+          <t>João Arruda</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J105" s="2" t="n">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="K105" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L105" t="n">
-        <v>25.5</v>
+        <v>18.23</v>
       </c>
       <c r="M105" t="n">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="N105" s="2" t="n">
-        <v>49.04</v>
+        <v>22.79</v>
       </c>
       <c r="O105" s="3" t="n">
-        <v>46169</v>
+        <v>46301</v>
       </c>
       <c r="P105" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q105" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R105" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B106" t="n">
         <v>30</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Faria Brito - Recreio</t>
+          <t>Escola Da Gente</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>GOVERNADOR VALADARES (MG)</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>RJ</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J106" s="2" t="n">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="K106" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L106" t="n">
-        <v>12.5</v>
+        <v>9.17</v>
       </c>
       <c r="M106" t="n">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="N106" s="2" t="n">
-        <v>17.36</v>
+        <v>17.63</v>
       </c>
       <c r="O106" s="3" t="n">
-        <v>46239</v>
+        <v>46301</v>
       </c>
       <c r="P106" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q106" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R106" s="4" t="n">
-        <v>36250</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B107" t="n">
         <v>30</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Hage</t>
+          <t>Escola Evangélica Da Comunidade De Castrolanda</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>BELEM (PA)</t>
+          <t>CASTRO (PR)</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>PA</t>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Guilherme Castilho</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J107" s="2" t="n">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="K107" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L107" t="n">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="M107" t="n">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="N107" s="2" t="n">
-        <v>50</v>
+        <v>13.46</v>
       </c>
       <c r="O107" s="3" t="n">
-        <v>46191</v>
+        <v>46268</v>
       </c>
       <c r="P107" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q107" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R107" s="4" t="n">
-        <v>0</v>
+        <v>89949.5</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B108" t="n">
         <v>30</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Imaculada Conceição De Maceió - Al</t>
+          <t>Escola Idade Kids</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>MACEIO (AL)</t>
+          <t>SERRA (ES)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>AL</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Hudson V. M. Fonseca</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J108" s="2" t="n">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="K108" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L108" t="n">
-        <v>9.5</v>
+        <v>20.8</v>
       </c>
       <c r="M108" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N108" s="2" t="n">
-        <v>9.130000000000001</v>
+        <v>57.78</v>
       </c>
       <c r="O108" s="3" t="n">
-        <v>46219</v>
+        <v>46296</v>
       </c>
       <c r="P108" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q108" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R108" s="4" t="n">
-        <v>27636</v>
+        <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B109" t="n">
         <v>30</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Instituto Sao Jose</t>
+          <t>Escola Paraíso Infantil</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>CAMOCIM (CE)</t>
+          <t>FILADELFIA (BA)</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Judith Andrade</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J109" s="2" t="n">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="K109" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L109" t="n">
-        <v>14</v>
+        <v>21.5</v>
       </c>
       <c r="M109" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N109" s="2" t="n">
-        <v>17.5</v>
+        <v>59.72</v>
       </c>
       <c r="O109" s="3" t="n">
-        <v>46179</v>
+        <v>46295</v>
       </c>
       <c r="P109" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q109" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R109" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B110" t="n">
         <v>30</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ipê</t>
+          <t>Faria Brito - Barra Da Tijuca</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>COTIA (SP)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Gabriel Ebenezer De Oliveira</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J110" s="2" t="n">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="K110" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L110" t="n">
-        <v>30.25</v>
+        <v>9.5</v>
       </c>
       <c r="M110" t="n">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="N110" s="2" t="n">
-        <v>29.09</v>
+        <v>13.19</v>
       </c>
       <c r="O110" s="3" t="n">
-        <v>46246</v>
+        <v>46274</v>
       </c>
       <c r="P110" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q110" s="4" t="n">
-        <v>7160.12</v>
+        <v>0</v>
       </c>
       <c r="R110" s="4" t="n">
-        <v>65876.00999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B111" t="n">
         <v>30</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Marista Cemadipe</t>
+          <t>Faria Brito - Recreio</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>APARECIDA DE GOIANIA (GO)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>GO</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J111" s="2" t="n">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="K111" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L111" t="n">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="M111" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="N111" s="2" t="n">
-        <v>4.17</v>
+        <v>22.22</v>
       </c>
       <c r="O111" s="3" t="n">
-        <v>46240</v>
+        <v>46267</v>
       </c>
       <c r="P111" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q111" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R111" s="4" t="n">
-        <v>0</v>
+        <v>36250</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B112" t="n">
         <v>30</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Marista Natal</t>
+          <t>Imaculada Conceição De Maceió - Al</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>NATAL (RN)</t>
+          <t>MACEIO (AL)</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>RN</t>
+          <t>AL</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Hudson V. M. Fonseca</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J112" s="2" t="n">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="K112" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L112" t="n">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="M112" t="n">
         <v>104</v>
       </c>
       <c r="N112" s="2" t="n">
-        <v>25</v>
+        <v>13.46</v>
       </c>
       <c r="O112" s="3" t="n">
-        <v>46183</v>
+        <v>46289</v>
       </c>
       <c r="P112" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q112" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R112" s="4" t="n">
-        <v>0</v>
+        <v>27636</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B113" t="n">
         <v>30</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Marista Sao Luis</t>
+          <t>Maple Bear São Caetano Do Sul</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>RECIFE (PE)</t>
+          <t>SAO CAETANO DO SUL (SP)</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Kátia Fernanda Araújo Da Costa</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J113" s="2" t="n">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="K113" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L113" t="n">
-        <v>36.5</v>
+        <v>20.5</v>
       </c>
       <c r="M113" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N113" s="2" t="n">
-        <v>35.1</v>
+        <v>56.94</v>
       </c>
       <c r="O113" s="3" t="n">
-        <v>46176</v>
+        <v>46255</v>
       </c>
       <c r="P113" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q113" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R113" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B114" t="n">
         <v>30</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Mirassol</t>
+          <t>Marista Dom Silvério</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>BELO HORIZONTE (MG)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Debora Kubota</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J114" s="2" t="n">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="K114" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L114" t="n">
-        <v>14.5</v>
+        <v>31.5</v>
       </c>
       <c r="M114" t="n">
         <v>80</v>
       </c>
       <c r="N114" s="2" t="n">
-        <v>18.13</v>
+        <v>39.38</v>
       </c>
       <c r="O114" s="3" t="n">
-        <v>46190</v>
+        <v>46212</v>
       </c>
       <c r="P114" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q114" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R114" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B115" t="n">
         <v>30</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Objetivo Tupi</t>
+          <t>Rede Alfa Coqueiros</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>TUPI PAULISTA (SP)</t>
+          <t>FLORIANOPOLIS (SC)</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Silvana Pedroso</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J115" s="2" t="n">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="K115" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L115" t="n">
-        <v>9.5</v>
+        <v>21.25</v>
       </c>
       <c r="M115" t="n">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="N115" s="2" t="n">
-        <v>13.19</v>
+        <v>20.43</v>
       </c>
       <c r="O115" s="3" t="n">
-        <v>46191</v>
+        <v>46295</v>
       </c>
       <c r="P115" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q115" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R115" s="4" t="n">
-        <v>46883.49</v>
+        <v>60196.5</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B116" t="n">
         <v>30</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Plenus Colegio E Curso</t>
+          <t>The Joy School Paulínia</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>PETROLINA (PE)</t>
+          <t>PAULINIA (SP)</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Beatriz Moreira</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J116" s="2" t="n">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="K116" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L116" t="n">
-        <v>10.5</v>
+        <v>11.5</v>
       </c>
       <c r="M116" t="n">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="N116" s="2" t="n">
-        <v>32.81</v>
+        <v>23.96</v>
       </c>
       <c r="O116" s="3" t="n">
-        <v>46129</v>
+        <v>46265</v>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q116" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R116" s="4" t="n">
-        <v>0</v>
+        <v>44780.48</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B117" t="n">
         <v>30</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Rede Alfa Campo Mourão</t>
+          <t>Vivendo E Aprendendo</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>CAMPO MOURAO (PR)</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Gabriel Ebenezer De Oliveira</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J117" s="2" t="n">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="K117" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L117" t="n">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="M117" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N117" s="2" t="n">
-        <v>15.38</v>
+        <v>41.25</v>
       </c>
       <c r="O117" s="3" t="n">
-        <v>46246</v>
+        <v>46280</v>
       </c>
       <c r="P117" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q117" s="4" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="R117" s="4" t="n">
-        <v>61078.5</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B118" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Rede Alfa Toledo Pr</t>
+          <t>ADVENTISTA 3 MT - Sinop</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>TOLEDO (PR)</t>
+          <t>Várzea Grande</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>Mato Grosso</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J118" s="2" t="n">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="K118" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L118" t="n">
-        <v>19.5</v>
+        <v>22</v>
       </c>
       <c r="M118" t="n">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="N118" s="2" t="n">
-        <v>18.75</v>
+        <v>68.75</v>
       </c>
       <c r="O118" s="3" t="n">
-        <v>46258</v>
+        <v>46293</v>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q118" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R118" s="4" t="n">
-        <v>84374.77</v>
+        <v>46742.92</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B119" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Rede Damas - Colégio Santa Cecília - Eusébio</t>
+          <t>Colegio Guadalajara</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>EUSEBIO (CE)</t>
+          <t>CAUCAIA (CE)</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>CE</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J119" s="2" t="n">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="K119" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L119" t="n">
-        <v>23</v>
+        <v>56.17</v>
       </c>
       <c r="M119" t="n">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N119" s="2" t="n">
-        <v>47.92</v>
+        <v>108.02</v>
       </c>
       <c r="O119" s="3" t="n">
-        <v>46120</v>
+        <v>46304</v>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q119" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R119" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B120" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Termomecanica</t>
+          <t>Colegio Marista São José - Tijuca</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>SAO BERNARDO DO CAMPO (SP)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Debora Kubota</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Ouro</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J120" s="2" t="n">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="K120" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L120" t="n">
-        <v>8.5</v>
+        <v>58.5</v>
       </c>
       <c r="M120" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N120" s="2" t="n">
-        <v>10.63</v>
+        <v>56.25</v>
       </c>
       <c r="O120" s="3" t="n">
-        <v>46185</v>
+        <v>46286</v>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q120" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R120" s="4" t="n">
-        <v>228800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B121" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>The Joy School Paulínia</t>
+          <t>Colégio Santa Rita De Cássia</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>PAULINIA (SP)</t>
+          <t>SURUBIM (PE)</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Beatriz Moreira</t>
+          <t>João Arruda</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J121" s="2" t="n">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="K121" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L121" t="n">
-        <v>7.5</v>
+        <v>29.33</v>
       </c>
       <c r="M121" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="N121" s="2" t="n">
-        <v>15.63</v>
+        <v>81.47</v>
       </c>
       <c r="O121" s="3" t="n">
-        <v>46248</v>
+        <v>46287</v>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q121" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R121" s="4" t="n">
-        <v>44780.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B122" t="n">
         <v>27</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>ADVENTISTA 3 MT - Sinop</t>
+          <t>Colegio Vinicius De Moraes Balao Magico</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J122" s="2" t="n">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="K122" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L122" t="n">
-        <v>21</v>
+        <v>19.5</v>
       </c>
       <c r="M122" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N122" s="2" t="n">
-        <v>65.63</v>
+        <v>18.75</v>
       </c>
       <c r="O122" s="3" t="n">
-        <v>46251</v>
+        <v>46287</v>
       </c>
       <c r="P122" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q122" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R122" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B123" t="n">
         <v>27</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>ADVENTISTA 3 MT - Sinop</t>
+          <t>Coopcel</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>LAJINHA (MG)</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Lucas Rosa</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J123" s="2" t="n">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="K123" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L123" t="n">
-        <v>21</v>
+        <v>26.5</v>
       </c>
       <c r="M123" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N123" s="2" t="n">
-        <v>65.63</v>
+        <v>25.48</v>
       </c>
       <c r="O123" s="3" t="n">
-        <v>46251</v>
+        <v>46260</v>
       </c>
       <c r="P123" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q123" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R123" s="4" t="n">
-        <v>46742.92</v>
+        <v>106164</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B124" t="n">
         <v>27</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>ADVENTISTA 3 MT - Sinop</t>
+          <t>Escola Horto Madre Raffo</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>PORTO ALEGRE (RS)</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Giulia Barros de Souza</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J124" s="2" t="n">
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L124" t="n">
-        <v>21</v>
+        <v>22.33</v>
       </c>
       <c r="M124" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N124" s="2" t="n">
-        <v>65.63</v>
+        <v>21.47</v>
       </c>
       <c r="O124" s="3" t="n">
-        <v>46251</v>
+        <v>46288</v>
       </c>
       <c r="P124" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q124" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R124" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B125" t="n">
         <v>27</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>ADVENTISTA 3 MT - Sinop</t>
+          <t>Ice - Instituto Cristão De Educação (Fund E Infantil)</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>IMPERATRIZ (MA)</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Matheus Costa</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J125" s="2" t="n">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="K125" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L125" t="n">
-        <v>21</v>
+        <v>17.5</v>
       </c>
       <c r="M125" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N125" s="2" t="n">
-        <v>65.63</v>
+        <v>16.83</v>
       </c>
       <c r="O125" s="3" t="n">
-        <v>46251</v>
+        <v>46289</v>
       </c>
       <c r="P125" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q125" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R125" s="4" t="n">
-        <v>46742.92</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B126" t="n">
         <v>27</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Colegio Guadalajara</t>
+          <t>Marista Colatina</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>CAUCAIA (CE)</t>
+          <t>COLATINA (ES)</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Judith Andrade</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J126" s="2" t="n">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="K126" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L126" t="n">
-        <v>42.67</v>
+        <v>33.75</v>
       </c>
       <c r="M126" t="n">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="N126" s="2" t="n">
-        <v>82.06</v>
+        <v>48.21</v>
       </c>
       <c r="O126" s="3" t="n">
-        <v>46203</v>
+        <v>46259</v>
       </c>
       <c r="P126" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q126" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R126" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B127" t="n">
         <v>27</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Colégio Maria Stela</t>
+          <t>Rede Sagrado - Colegio Sagrado Coracao De Jesus Curitiba</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>TIANGUA (CE)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J127" s="2" t="n">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="K127" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L127" t="n">
-        <v>61.33</v>
+        <v>42</v>
       </c>
       <c r="M127" t="n">
         <v>52</v>
       </c>
       <c r="N127" s="2" t="n">
-        <v>117.94</v>
+        <v>80.77</v>
       </c>
       <c r="O127" s="3" t="n">
-        <v>46182</v>
+        <v>46303</v>
       </c>
       <c r="P127" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q127" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R127" s="4" t="n">
-        <v>0</v>
+        <v>49901.6</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B128" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Colegio Marista São José - Tijuca</t>
+          <t>Academia Cristã De Boa Viagem</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>RECIFE (PE)</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>João Arruda</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Ouro</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J128" s="2" t="n">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="K128" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L128" t="n">
-        <v>56.5</v>
+        <v>7.5</v>
       </c>
       <c r="M128" t="n">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="N128" s="2" t="n">
-        <v>54.33</v>
+        <v>23.44</v>
       </c>
       <c r="O128" s="3" t="n">
-        <v>46252</v>
+        <v>46105</v>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q128" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R128" s="4" t="n">
-        <v>0</v>
+        <v>1402.19</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B129" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Escola Conexão Kids</t>
+          <t>Acdmav Colégio Damas Vitória De Sto Antão (Cnsg)</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>SALVADOR (BA)</t>
+          <t>VITORIA DE SANTO ANTAO (PE)</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Renato Jacob - Orientador</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J129" s="2" t="n">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="K129" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L129" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="M129" t="n">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="N129" s="2" t="n">
-        <v>44.44</v>
+        <v>8.93</v>
       </c>
       <c r="O129" s="3" t="n">
-        <v>46192</v>
+        <v>46203</v>
       </c>
       <c r="P129" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q129" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R129" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B130" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Escola Creche Castelinho Vermelho</t>
+          <t>Alegria Do Saber Unid Ii</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>FORTALEZA (CE)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Judith Andrade</t>
+          <t>Kelly Vargas</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J130" s="2" t="n">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="K130" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L130" t="n">
-        <v>16.25</v>
+        <v>5</v>
       </c>
       <c r="M130" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N130" s="2" t="n">
-        <v>31.25</v>
+        <v>13.89</v>
       </c>
       <c r="O130" s="3" t="n">
-        <v>46175</v>
+        <v>46161</v>
       </c>
       <c r="P130" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q130" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R130" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B131" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>ESCOLA HORTO MADRE RAFFO</t>
+          <t>Anglo Piracicaba</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>PORTO ALEGRE (RS)</t>
+          <t>PIRACICABA (SP)</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Joyce Garrido De Almeida</t>
+          <t>Bianca Silva</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J131" s="2" t="n">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="K131" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L131" t="n">
-        <v>21.33</v>
+        <v>8.5</v>
       </c>
       <c r="M131" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N131" s="2" t="n">
-        <v>20.51</v>
+        <v>10.63</v>
       </c>
       <c r="O131" s="3" t="n">
-        <v>46244</v>
+        <v>46091</v>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q131" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R131" s="4" t="n">
-        <v>0</v>
+        <v>186632.64</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B132" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Instituto Pedagogico Novo Mundo</t>
+          <t>Athenas</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>FORTALEZA (CE)</t>
+          <t>ARUJA (SP)</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Judith Andrade</t>
+          <t>Luiz Henrique</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J132" s="2" t="n">
-        <v>74</v>
+        <v>88</v>
       </c>
       <c r="K132" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L132" t="n">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="M132" t="n">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="N132" s="2" t="n">
-        <v>69.44</v>
+        <v>18.27</v>
       </c>
       <c r="O132" s="3" t="n">
-        <v>46247</v>
+        <v>46293</v>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q132" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R132" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B133" t="n">
         <v>25</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Absoluto Sistema De Ensino Ltda</t>
+          <t>C.E.I.M Nova Angra</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>POMPEIA (SP)</t>
+          <t>ANGRA DOS REIS (RJ)</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J133" s="2" t="n">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="K133" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L133" t="n">
-        <v>23.5</v>
+        <v>1</v>
       </c>
       <c r="M133" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N133" s="2" t="n">
-        <v>22.6</v>
+        <v>1.92</v>
       </c>
       <c r="O133" s="3" t="n">
-        <v>46237</v>
+        <v>46175</v>
       </c>
       <c r="P133" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q133" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R133" s="4" t="n">
-        <v>118310.91</v>
+        <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B134" t="n">
         <v>25</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Academia Cristã De Boa Viagem</t>
+          <t>Ceim Escola Tecnica</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>RECIFE (PE)</t>
+          <t>ANGRA DOS REIS (RJ)</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>PE</t>
-[...9 lines deleted...]
-          <t>Ouro</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J134" s="2" t="n">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="K134" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L134" t="n">
-        <v>7.5</v>
+        <v>3</v>
       </c>
       <c r="M134" t="n">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="N134" s="2" t="n">
-        <v>23.44</v>
+        <v>5.77</v>
       </c>
       <c r="O134" s="3" t="n">
-        <v>46105</v>
+        <v>46175</v>
       </c>
       <c r="P134" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q134" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R134" s="4" t="n">
-        <v>1402.19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B135" t="n">
         <v>25</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Alcance</t>
+          <t>CEIM SHOPPING PIRATAS</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>ITAPEVI (SP)</t>
+          <t>ANGRA DOS REIS (RJ)</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J135" s="2" t="n">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="K135" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L135" t="n">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="M135" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N135" s="2" t="n">
-        <v>30</v>
+        <v>5.56</v>
       </c>
       <c r="O135" s="3" t="n">
-        <v>46232</v>
+        <v>46175</v>
       </c>
       <c r="P135" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q135" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R135" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B136" t="n">
         <v>25</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Alegria Do Saber Unid Ii</t>
+          <t>Centro De Educação Anchieta - Manaus</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>MANAUS (AM)</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>AM</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Renata Vieira</t>
+          <t>Jaine Rodrigues</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J136" s="2" t="n">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="K136" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L136" t="n">
-        <v>5</v>
+        <v>17.67</v>
       </c>
       <c r="M136" t="n">
         <v>36</v>
       </c>
       <c r="N136" s="2" t="n">
-        <v>13.89</v>
+        <v>49.08</v>
       </c>
       <c r="O136" s="3" t="n">
-        <v>46161</v>
+        <v>46247</v>
       </c>
       <c r="P136" t="inlineStr">
         <is>
-          <t>not_apply</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q136" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R136" s="4" t="n">
-        <v>0</v>
+        <v>55000</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B137" t="n">
         <v>25</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Anglo Piracicaba</t>
+          <t>Centro De Educação Beija-Flor</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>PIRACICABA (SP)</t>
+          <t>PORTO SEGURO (BA)</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Bianca Silva</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J137" s="2" t="n">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="K137" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L137" t="n">
-        <v>8.5</v>
+        <v>42.67</v>
       </c>
       <c r="M137" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N137" s="2" t="n">
-        <v>10.63</v>
+        <v>82.06</v>
       </c>
       <c r="O137" s="3" t="n">
-        <v>46091</v>
+        <v>46191</v>
       </c>
       <c r="P137" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q137" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R137" s="4" t="n">
-        <v>186632.64</v>
+        <v>69293.16</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B138" t="n">
         <v>25</v>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anglo-Cid</t>
+          <t>Centro Educacional Exodo</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>DRACENA (SP)</t>
+          <t>PIRANHAS (GO)</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Ouro</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J138" s="2" t="n">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L138" t="n">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="M138" t="n">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="N138" s="2" t="n">
-        <v>37.5</v>
+        <v>24</v>
       </c>
       <c r="O138" s="3" t="n">
-        <v>46185</v>
+        <v>46082</v>
       </c>
       <c r="P138" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q138" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R138" s="4" t="n">
-        <v>288650.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B139" t="n">
         <v>25</v>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anísio Teixeira</t>
+          <t>Centro Educacional Guimarães Santos</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>EUNAPOLIS (BA)</t>
+          <t>SALVADOR (BA)</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>BA</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Judith Andrade</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J139" s="2" t="n">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="K139" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L139" t="n">
-        <v>23.5</v>
+        <v>27.5</v>
       </c>
       <c r="M139" t="n">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="N139" s="2" t="n">
-        <v>19.58</v>
+        <v>76.39</v>
       </c>
       <c r="O139" s="3" t="n">
-        <v>46169</v>
+        <v>46226</v>
       </c>
       <c r="P139" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q139" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R139" s="4" t="n">
-        <v>85207.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B140" t="n">
         <v>25</v>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Batista Itaquaquecetuba (Aquarela)</t>
+          <t>Centro Educacional Prisma Ltda.</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>ITAQUAQUECETUBA (SP)</t>
+          <t>JUAZEIRO (BA)</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="n"/>
       <c r="K140" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L140" t="n">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="M140" t="n">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="N140" s="2" t="n">
-        <v>33.65</v>
+        <v>0</v>
       </c>
       <c r="O140" s="3" t="n">
-        <v>46184</v>
-[...4 lines deleted...]
-        </is>
+        <v>45733</v>
       </c>
       <c r="Q140" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R140" s="4" t="n">
-        <v>85124.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B141" t="n">
         <v>25</v>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>CEMA- CENTRO EDUCACIONAL MARCELLA ARAUJO</t>
+          <t>Cepma - Centro Educacional Priscila Da Mata (Jota Office Shop)</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>BARRA MANSA (RJ)</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J141" s="2" t="n">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="K141" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L141" t="n">
-        <v>1.5</v>
+        <v>0</v>
       </c>
       <c r="M141" t="n">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="N141" s="2" t="n">
-        <v>2.88</v>
+        <v>0</v>
       </c>
       <c r="O141" s="3" t="n">
-        <v>46080</v>
+        <v>45990</v>
       </c>
       <c r="P141" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q141" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R141" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B142" t="n">
         <v>25</v>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Censa Lins</t>
+          <t>Cheiro De Alecrim Escola De Educacao Infantil</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>LINS (SP)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J142" s="2" t="n">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="K142" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L142" t="n">
-        <v>29</v>
+        <v>5.5</v>
       </c>
       <c r="M142" t="n">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="N142" s="2" t="n">
-        <v>36.25</v>
+        <v>22.92</v>
       </c>
       <c r="O142" s="3" t="n">
-        <v>46184</v>
+        <v>46125</v>
       </c>
       <c r="P142" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q142" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R142" s="4" t="n">
-        <v>138543.36</v>
+        <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B143" t="n">
         <v>25</v>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Centro De Educacao Peter Pan (Itajaí Cordeiros)</t>
+          <t>Cnx Sumaré</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>ITAJAI (SC)</t>
+          <t>SUMARE (SP)</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>SC</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J143" s="2" t="n">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="K143" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L143" t="n">
-        <v>29.27</v>
+        <v>0</v>
       </c>
       <c r="M143" t="n">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="N143" s="2" t="n">
-        <v>28.14</v>
+        <v>0</v>
       </c>
       <c r="O143" s="3" t="n">
-        <v>46254</v>
+        <v>45993</v>
       </c>
       <c r="P143" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q143" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R143" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B144" t="n">
         <v>25</v>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Centro De Educacao Peter Pan (Unid.Vila-Itajaí)</t>
+          <t>Coc - Campo Grande</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>ITAJAI (SC)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J144" s="2" t="n">
         <v>77</v>
       </c>
       <c r="K144" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L144" t="n">
-        <v>21.17</v>
+        <v>16.5</v>
       </c>
       <c r="M144" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N144" s="2" t="n">
-        <v>26.46</v>
+        <v>31.73</v>
       </c>
       <c r="O144" s="3" t="n">
-        <v>46245</v>
+        <v>46287</v>
       </c>
       <c r="P144" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q144" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R144" s="4" t="n">
-        <v>0</v>
+        <v>47188.08</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B145" t="n">
         <v>25</v>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Centro Educacional Cremilda Azevedo</t>
+          <t>Colégio Acadi</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>SALVADOR (BA)</t>
+          <t>GUARATINGUETA (SP)</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>BA</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J145" s="2" t="n">
-        <v>73</v>
+        <v>100</v>
       </c>
       <c r="K145" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L145" t="n">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="M145" t="n">
         <v>36</v>
       </c>
       <c r="N145" s="2" t="n">
-        <v>47.22</v>
+        <v>16.67</v>
       </c>
       <c r="O145" s="3" t="n">
-        <v>46255</v>
+        <v>46129</v>
       </c>
       <c r="P145" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q145" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R145" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B146" t="n">
         <v>25</v>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Centro Educacional Exodo</t>
+          <t>Colegio Adv Jau - Fundamental I</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>PIRANHAS (GO)</t>
+          <t>JAU (SP)</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>GO</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J146" s="2" t="n">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="K146" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L146" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="M146" t="n">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="N146" s="2" t="n">
-        <v>24</v>
+        <v>53.13</v>
       </c>
       <c r="O146" s="3" t="n">
-        <v>46082</v>
+        <v>46175</v>
       </c>
       <c r="P146" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q146" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R146" s="4" t="n">
-        <v>0</v>
+        <v>95232.25999999999</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B147" t="n">
         <v>25</v>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Centro Educacional Lapidar</t>
+          <t>Colegio Adv Jau - Fundamental Ii</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>MUCUGE (BA)</t>
+          <t>JAU (SP)</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Claudia Baldo</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J147" s="2" t="n">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L147" t="n">
-        <v>15.5</v>
+        <v>2.83</v>
       </c>
       <c r="M147" t="n">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="N147" s="2" t="n">
-        <v>14.9</v>
+        <v>8.84</v>
       </c>
       <c r="O147" s="3" t="n">
-        <v>46170</v>
+        <v>46175</v>
       </c>
       <c r="P147" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q147" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R147" s="4" t="n">
-        <v>0</v>
+        <v>98607.36</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B148" t="n">
         <v>25</v>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Centro Educacional Loni Emmendoerfer</t>
+          <t>Colegio Alfa Maringa</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>JARAGUA DO SUL (SC)</t>
+          <t>MARINGA (PR)</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>SC</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J148" s="2" t="n"/>
       <c r="K148" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L148" t="n">
-        <v>16.67</v>
+        <v>0</v>
       </c>
       <c r="M148" t="n">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="N148" s="2" t="n">
-        <v>23.15</v>
+        <v>0</v>
       </c>
       <c r="O148" s="3" t="n">
-        <v>46218</v>
-[...4 lines deleted...]
-        </is>
+        <v>45635</v>
       </c>
       <c r="Q148" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R148" s="4" t="n">
-        <v>17938.94</v>
+        <v>41813.15</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B149" t="n">
         <v>25</v>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Centro Educacional Prisma Ltda.</t>
+          <t>Colegio Alfa Ponta Grossa</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>JUAZEIRO (BA)</t>
+          <t>PONTA GROSSA (PR)</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Guilherme Castilho</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...2 lines deleted...]
-      <c r="J149" s="2" t="n"/>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J149" s="2" t="n">
+        <v>88</v>
+      </c>
       <c r="K149" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L149" t="n">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="M149" t="n">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="N149" s="2" t="n">
-        <v>0</v>
+        <v>13.46</v>
       </c>
       <c r="O149" s="3" t="n">
-        <v>45733</v>
+        <v>46261</v>
+      </c>
+      <c r="P149" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
       </c>
       <c r="Q149" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R149" s="4" t="n">
-        <v>0</v>
+        <v>127040.92</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B150" t="n">
         <v>25</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Cepma - Centro Educacional Priscila Da Mata (Jota Office Shop)</t>
+          <t>Colegio Ann Mackenzie Karaiba</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>UBERLANDIA (MG)</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J150" s="2" t="n">
         <v>91</v>
       </c>
       <c r="K150" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L150" t="n">
         <v>0</v>
       </c>
       <c r="M150" t="n">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="O150" s="3" t="n">
-        <v>45990</v>
+        <v>45950</v>
       </c>
       <c r="P150" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q150" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R150" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B151" t="n">
         <v>25</v>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Cheiro De Alecrim Escola De Educacao Infantil</t>
+          <t>Colegio Ann Mackenzie Marileusa</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>CAMPO GRANDE (MS)</t>
+          <t>UBERLANDIA (MG)</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J151" s="2" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K151" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L151" t="n">
-        <v>5.5</v>
+        <v>0</v>
       </c>
       <c r="M151" t="n">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N151" s="2" t="n">
-        <v>22.92</v>
+        <v>0</v>
       </c>
       <c r="O151" s="3" t="n">
-        <v>46125</v>
+        <v>45975</v>
       </c>
       <c r="P151" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q151" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R151" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B152" t="n">
         <v>25</v>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Cnx Sumaré</t>
+          <t>Colégio Assunção</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>SUMARE (SP)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Kátia Fernanda Araújo Da Costa</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Prata</t>
+        </is>
+      </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J152" s="2" t="n">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="K152" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L152" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="M152" t="n">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="N152" s="2" t="n">
-        <v>0</v>
+        <v>17.31</v>
       </c>
       <c r="O152" s="3" t="n">
-        <v>45993</v>
+        <v>46170</v>
       </c>
       <c r="P152" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q152" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R152" s="4" t="n">
-        <v>0</v>
+        <v>133258.4</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B153" t="n">
         <v>25</v>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Colégio Acadi</t>
+          <t>Colegio Batista Mineiro - Pocos De Caldas</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>GUARATINGUETA (SP)</t>
+          <t>POCOS DE CALDAS (MG)</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J153" s="2" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K153" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L153" t="n">
-        <v>6</v>
+        <v>7.17</v>
       </c>
       <c r="M153" t="n">
         <v>36</v>
       </c>
       <c r="N153" s="2" t="n">
-        <v>16.67</v>
+        <v>19.92</v>
       </c>
       <c r="O153" s="3" t="n">
-        <v>46129</v>
+        <v>46156</v>
       </c>
       <c r="P153" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q153" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R153" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B154" t="n">
         <v>25</v>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Colegio Alfa Maringa</t>
+          <t>Colégio Concórdia</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>MARINGA (PR)</t>
+          <t>SANTA ROSA (RS)</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>RS</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...2 lines deleted...]
-      <c r="J154" s="2" t="n"/>
+          <t>Amarelo</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="n">
+        <v>82</v>
+      </c>
       <c r="K154" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L154" t="n">
-        <v>0</v>
+        <v>32.5</v>
       </c>
       <c r="M154" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N154" s="2" t="n">
-        <v>0</v>
+        <v>31.25</v>
       </c>
       <c r="O154" s="3" t="n">
-        <v>45635</v>
+        <v>46279</v>
+      </c>
+      <c r="P154" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
       </c>
       <c r="Q154" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R154" s="4" t="n">
-        <v>41813.15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B155" t="n">
         <v>25</v>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Colegio Ann Mackenzie Karaiba</t>
+          <t>Colegio Darwin Roberto Carneiro</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>UBERLANDIA (MG)</t>
+          <t>BOM DESPACHO (MG)</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>MG</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J155" s="2" t="n">
         <v>91</v>
       </c>
       <c r="K155" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L155" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="M155" t="n">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="N155" s="2" t="n">
-        <v>0</v>
+        <v>20.83</v>
       </c>
       <c r="O155" s="3" t="n">
-        <v>45950</v>
+        <v>46141</v>
       </c>
       <c r="P155" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q155" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R155" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B156" t="n">
         <v>25</v>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Colegio Ann Mackenzie Marileusa</t>
+          <t>COLÉGIO DE APLICAÇÃO ALFREDO NASSER</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>UBERLANDIA (MG)</t>
+          <t>APARECIDA DE GOIANIA (GO)</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J156" s="2" t="n">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K156" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L156" t="n">
         <v>0</v>
       </c>
       <c r="M156" t="n">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="N156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="O156" s="3" t="n">
-        <v>45975</v>
+        <v>45952</v>
       </c>
       <c r="P156" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q156" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R156" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B157" t="n">
         <v>25</v>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Colegio Antonio Araripe</t>
+          <t>Colegio De Ensino Fundamental Primar</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>TAUA (CE)</t>
+          <t>ITANHANDU (MG)</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>CE</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J157" s="2" t="n">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L157" t="n">
-        <v>27.83</v>
+        <v>1.67</v>
       </c>
       <c r="M157" t="n">
-        <v>120</v>
+        <v>16</v>
       </c>
       <c r="N157" s="2" t="n">
-        <v>23.19</v>
+        <v>10.44</v>
       </c>
       <c r="O157" s="3" t="n">
-        <v>46252</v>
+        <v>46169</v>
       </c>
       <c r="P157" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q157" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R157" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B158" t="n">
         <v>25</v>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Colégio Assunção</t>
+          <t>Colégio Galvão</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J158" s="2" t="n">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K158" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L158" t="n">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="M158" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N158" s="2" t="n">
-        <v>17.31</v>
+        <v>35</v>
       </c>
       <c r="O158" s="3" t="n">
-        <v>46170</v>
+        <v>46297</v>
       </c>
       <c r="P158" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q158" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R158" s="4" t="n">
-        <v>133258.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B159" t="n">
         <v>25</v>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Colégio Ateneu</t>
+          <t>Colegio Hebe Marsiglia</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>RIBEIRAO PRETO (SP)</t>
+          <t>RIO GRANDE (RS)</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>José Júnior - Orientador</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J159" s="2" t="n">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="K159" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L159" t="n">
-        <v>5.5</v>
+        <v>14.5</v>
       </c>
       <c r="M159" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N159" s="2" t="n">
-        <v>6.88</v>
+        <v>40.28</v>
       </c>
       <c r="O159" s="3" t="n">
-        <v>46099</v>
+        <v>46280</v>
       </c>
       <c r="P159" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q159" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R159" s="4" t="n">
-        <v>106897.97</v>
+        <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B160" t="n">
         <v>25</v>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Colégio Atmosfera</t>
+          <t>Colégio La Salle - Botucatu</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>JACAREI (SP)</t>
+          <t>BOTUCATU (SP)</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Luiz Henrique</t>
+          <t>Claudia Baldo</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J160" s="2" t="n">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="K160" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L160" t="n">
-        <v>24.5</v>
+        <v>4</v>
       </c>
       <c r="M160" t="n">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="N160" s="2" t="n">
-        <v>23.56</v>
+        <v>12.5</v>
       </c>
       <c r="O160" s="3" t="n">
-        <v>46168</v>
+        <v>46083</v>
       </c>
       <c r="P160" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q160" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R160" s="4" t="n">
-        <v>71919.21000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B161" t="n">
         <v>25</v>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Colégio Ayrosa 1</t>
+          <t>COLEGIO LUCE PRIMA</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>OSASCO (SP)</t>
+          <t>SAO JOSE DOS CAMPOS (SP)</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="F161" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J161" s="2" t="n">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K161" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L161" t="n">
-        <v>12.33</v>
+        <v>5</v>
       </c>
       <c r="M161" t="n">
         <v>52</v>
       </c>
       <c r="N161" s="2" t="n">
-        <v>23.71</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="O161" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="P161" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q161" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R161" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B162" t="n">
         <v>25</v>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Colégio Ayrosa 1</t>
+          <t>Colégio Lumière</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>OSASCO (SP)</t>
+          <t>DOURADOS (MS)</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J162" s="2" t="n">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="K162" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L162" t="n">
-        <v>12.33</v>
+        <v>6</v>
       </c>
       <c r="M162" t="n">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="N162" s="2" t="n">
-        <v>23.71</v>
+        <v>21.43</v>
       </c>
       <c r="O162" s="3" t="n">
-        <v>46139</v>
+        <v>46120</v>
       </c>
       <c r="P162" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q162" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R162" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B163" t="n">
         <v>25</v>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Colegio Batista Brasil - Praia - Joao Pessoa</t>
+          <t>Colégio Maper</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>JOAO PESSOA (PB)</t>
+          <t>CHAPADAO DO SUL (MS)</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>PB</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J163" s="2" t="n">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K163" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L163" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="M163" t="n">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="N163" s="2" t="n">
-        <v>8.75</v>
+        <v>0</v>
       </c>
       <c r="O163" s="3" t="n">
-        <v>46154</v>
+        <v>45892</v>
       </c>
       <c r="P163" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q163" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R163" s="4" t="n">
-        <v>149835.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B164" t="n">
         <v>25</v>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Colegio Batista Mineiro - Pocos De Caldas</t>
+          <t>Colégio Marista São Pedro</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>POCOS DE CALDAS (MG)</t>
+          <t>PORTO ALEGRE (RS)</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J164" s="2" t="n">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="K164" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L164" t="n">
-        <v>7.17</v>
+        <v>0</v>
       </c>
       <c r="M164" t="n">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="N164" s="2" t="n">
-        <v>19.92</v>
+        <v>0</v>
       </c>
       <c r="O164" s="3" t="n">
-        <v>46156</v>
+        <v>45961</v>
       </c>
       <c r="P164" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q164" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R164" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B165" t="n">
         <v>25</v>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Colégio Bem Crescer</t>
+          <t>Colégio Metodista Bertioga</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>CAMPINA GRANDE (PB)</t>
+          <t>BERTIOGA (SP)</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>PB</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Luiz Henrique</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J165" s="2" t="n">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="K165" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L165" t="n">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="M165" t="n">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="N165" s="2" t="n">
-        <v>12.5</v>
+        <v>32.5</v>
       </c>
       <c r="O165" s="3" t="n">
-        <v>46164</v>
+        <v>46279</v>
       </c>
       <c r="P165" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q165" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R165" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B166" t="n">
         <v>25</v>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>COLEGIO CECILIA</t>
+          <t>Colegio Nossa Senhora Consolata</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>CACAPAVA (SP)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>Kelly Vargas</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Prata</t>
+        </is>
+      </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J166" s="2" t="n">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K166" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L166" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M166" t="n">
         <v>52</v>
       </c>
       <c r="N166" s="2" t="n">
-        <v>9.619999999999999</v>
+        <v>23.08</v>
       </c>
       <c r="O166" s="3" t="n">
-        <v>46164</v>
+        <v>46192</v>
       </c>
       <c r="P166" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q166" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R166" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B167" t="n">
         <v>25</v>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Colegio Cristo Rei Prudente</t>
+          <t>Colegio Sagrado Coracao De Jesus</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>PRESIDENTE PRUDENTE (SP)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J167" s="2" t="n">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K167" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L167" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="M167" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N167" s="2" t="n">
-        <v>34.38</v>
+        <v>2.88</v>
       </c>
       <c r="O167" s="3" t="n">
-        <v>46198</v>
+        <v>46101</v>
       </c>
       <c r="P167" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q167" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R167" s="4" t="n">
-        <v>66084.71000000001</v>
+        <v>49901.6</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B168" t="n">
         <v>25</v>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Colegio Darwin Roberto Carneiro</t>
+          <t>Colegio Salesiano Leao Xiii</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>BOM DESPACHO (MG)</t>
+          <t>RIO GRANDE (RS)</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J168" s="2" t="n">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="K168" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L168" t="n">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="M168" t="n">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="N168" s="2" t="n">
-        <v>20.83</v>
+        <v>0</v>
       </c>
       <c r="O168" s="3" t="n">
-        <v>46141</v>
+        <v>45974</v>
       </c>
       <c r="P168" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q168" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R168" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B169" t="n">
         <v>25</v>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>COLÉGIO DE APLICAÇÃO ALFREDO NASSER</t>
+          <t>Colégio Salesiano São Paulo - Santa Catarina</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>APARECIDA DE GOIANIA (GO)</t>
+          <t>ASCURRA (SC)</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>GO</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J169" s="2" t="n">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="K169" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L169" t="n">
         <v>0</v>
       </c>
       <c r="M169" t="n">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="N169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="O169" s="3" t="n">
         <v>45952</v>
       </c>
       <c r="P169" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q169" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R169" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B170" t="n">
         <v>25</v>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Colegio De Ensino Fundamental Primar</t>
+          <t>Colégio São José Aefran</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>ITANHANDU (MG)</t>
+          <t>SAO LEOPOLDO (RS)</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J170" s="2" t="n">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="K170" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L170" t="n">
-        <v>1.67</v>
+        <v>0</v>
       </c>
       <c r="M170" t="n">
-        <v>16</v>
+        <v>104</v>
       </c>
       <c r="N170" s="2" t="n">
-        <v>10.44</v>
+        <v>0</v>
       </c>
       <c r="O170" s="3" t="n">
-        <v>46169</v>
+        <v>45989</v>
       </c>
       <c r="P170" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q170" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R170" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B171" t="n">
         <v>25</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Colégio Dinâmico</t>
+          <t>Colegio Sucesso</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>SERRA (ES)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>ES</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J171" s="2" t="n">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L171" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="M171" t="n">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="N171" s="2" t="n">
-        <v>38.89</v>
+        <v>0</v>
       </c>
       <c r="O171" s="3" t="n">
-        <v>46244</v>
+        <v>45862</v>
       </c>
       <c r="P171" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q171" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R171" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B172" t="n">
         <v>25</v>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Colégio Êxito</t>
+          <t>Colegio Vicentino Nossa Senhora Das Gracas</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>REGENTE FEIJO (SP)</t>
+          <t>PATO BRANCO (PR)</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J172" s="2" t="n">
         <v>91</v>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L172" t="n">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="M172" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N172" s="2" t="n">
-        <v>22.5</v>
+        <v>0</v>
       </c>
       <c r="O172" s="3" t="n">
-        <v>46160</v>
+        <v>45917</v>
       </c>
       <c r="P172" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q172" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R172" s="4" t="n">
-        <v>98418.89</v>
+        <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B173" t="n">
         <v>25</v>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Colegio Interativo Mogi</t>
+          <t>Colegio Winner</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>MOGI DAS CRUZES (SP)</t>
+          <t>GUARULHOS (SP)</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="F173" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J173" s="2" t="n">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K173" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L173" t="n">
-        <v>23.5</v>
+        <v>0</v>
       </c>
       <c r="M173" t="n">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="N173" s="2" t="n">
-        <v>22.6</v>
+        <v>0</v>
       </c>
       <c r="O173" s="3" t="n">
-        <v>46147</v>
+        <v>46002</v>
       </c>
       <c r="P173" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q173" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R173" s="4" t="n">
-        <v>5788.84</v>
+        <v>126352.12</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B174" t="n">
         <v>25</v>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Colegio Irene Bargieri</t>
+          <t>Colégio Zanini Júnior</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>PERUIBE (SP)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>Kelly Vargas</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J174" s="2" t="n">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="K174" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L174" t="n">
-        <v>5</v>
+        <v>9.5</v>
       </c>
       <c r="M174" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N174" s="2" t="n">
-        <v>6.25</v>
+        <v>18.27</v>
       </c>
       <c r="O174" s="3" t="n">
-        <v>46161</v>
+        <v>46167</v>
       </c>
       <c r="P174" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q174" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R174" s="4" t="n">
-        <v>89505.28999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B175" t="n">
         <v>25</v>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Colégio Jesus Maria José - Franca</t>
+          <t>Cooperativa Educacional De Jaguarari</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>FRANCA (SP)</t>
+          <t>JAGUARARI (BA)</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Claudia Baldo</t>
+          <t>Judith Andrade</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J175" s="2" t="n">
-        <v>90</v>
+        <v>57</v>
       </c>
       <c r="K175" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L175" t="n">
-        <v>23.92</v>
+        <v>14.5</v>
       </c>
       <c r="M175" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N175" s="2" t="n">
-        <v>23</v>
+        <v>40.28</v>
       </c>
       <c r="O175" s="3" t="n">
-        <v>46169</v>
+        <v>46294</v>
       </c>
       <c r="P175" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q175" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R175" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B176" t="n">
         <v>25</v>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Colegio Johann Gauss</t>
+          <t>Creche Escola Favo De Mel</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>BARRA MANSA (RJ)</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J176" s="2" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="K176" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L176" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M176" t="n">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="N176" s="2" t="n">
-        <v>8.93</v>
+        <v>21.88</v>
       </c>
       <c r="O176" s="3" t="n">
-        <v>46170</v>
+        <v>46080</v>
       </c>
       <c r="P176" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q176" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R176" s="4" t="n">
-        <v>122761.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B177" t="n">
         <v>25</v>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Colégio La Salle - Botucatu</t>
+          <t>Dinâmica Gradual Jurerê</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>BOTUCATU (SP)</t>
+          <t>Florianópolis</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>José Júnior - Orientador</t>
+          <t>Rafaella Adalgisa Silva Do Nascimento</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J177" s="2" t="n">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="K177" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L177" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="M177" t="n">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="N177" s="2" t="n">
-        <v>5.56</v>
+        <v>31.25</v>
       </c>
       <c r="O177" s="3" t="n">
-        <v>46083</v>
+        <v>46252</v>
       </c>
       <c r="P177" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q177" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R177" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B178" t="n">
         <v>25</v>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Colégio Life</t>
+          <t>Ecda - Educandario Carlos Drummond De Andrade</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>GOVERNADOR VALADARES (MG)</t>
+          <t>NANUQUE (MG)</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>MG</t>
         </is>
       </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Lucas Rosa</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Bronze</t>
+        </is>
+      </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J178" s="2" t="n">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K178" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L178" t="n">
-        <v>5.33</v>
+        <v>9.17</v>
       </c>
       <c r="M178" t="n">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="N178" s="2" t="n">
-        <v>16.66</v>
+        <v>18.34</v>
       </c>
       <c r="O178" s="3" t="n">
-        <v>46097</v>
+        <v>46190</v>
       </c>
       <c r="P178" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q178" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R178" s="4" t="n">
-        <v>0</v>
+        <v>39774.06</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B179" t="n">
         <v>25</v>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>COLEGIO LUCE PRIMA</t>
+          <t>Educandário Santa Therezinha</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>SAO JOSE DOS CAMPOS (SP)</t>
+          <t>JEQUIE (BA)</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Geovane Santos</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J179" s="2" t="n">
         <v>97</v>
       </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L179" t="n">
         <v>5</v>
       </c>
       <c r="M179" t="n">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="N179" s="2" t="n">
-        <v>9.619999999999999</v>
+        <v>15.63</v>
       </c>
       <c r="O179" s="3" t="n">
-        <v>46139</v>
+        <v>46125</v>
       </c>
       <c r="P179" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q179" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R179" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B180" t="n">
         <v>25</v>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Colégio Lumière</t>
+          <t>Educandário Sol - Calhau</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>DOURADOS (MS)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Ramilla Rocha</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J180" s="2" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="K180" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L180" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="M180" t="n">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N180" s="2" t="n">
-        <v>21.43</v>
+        <v>22.22</v>
       </c>
       <c r="O180" s="3" t="n">
-        <v>46120</v>
+        <v>46121</v>
       </c>
       <c r="P180" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q180" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R180" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B181" t="n">
         <v>25</v>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>COLEGIO MADRE SAVINA PETRILLI</t>
+          <t>Escola Acolher Cohatrac</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>ITAPETINGA (BA)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>BA</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J181" s="2" t="n">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="K181" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L181" t="n">
-        <v>13.67</v>
+        <v>0</v>
       </c>
       <c r="M181" t="n">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="N181" s="2" t="n">
-        <v>18.99</v>
+        <v>0</v>
       </c>
       <c r="O181" s="3" t="n">
-        <v>46164</v>
+        <v>45947</v>
       </c>
       <c r="P181" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q181" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R181" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B182" t="n">
         <v>25</v>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Colégio Maper</t>
+          <t>Escola Aldeia Betania</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>CHAPADAO DO SUL (MS)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Alessandra Drago</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J182" s="2" t="n">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="K182" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L182" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="M182" t="n">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="N182" s="2" t="n">
-        <v>0</v>
+        <v>14.58</v>
       </c>
       <c r="O182" s="3" t="n">
-        <v>45892</v>
+        <v>46267</v>
       </c>
       <c r="P182" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q182" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R182" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B183" t="n">
         <v>25</v>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Colégio Marista São Pedro</t>
+          <t>Escola Atitude</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>PORTO ALEGRE (RS)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J183" s="2" t="n">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K183" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L183" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M183" t="n">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="N183" s="2" t="n">
-        <v>0</v>
+        <v>17.86</v>
       </c>
       <c r="O183" s="3" t="n">
-        <v>45961</v>
+        <v>46170</v>
       </c>
       <c r="P183" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q183" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R183" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B184" t="n">
         <v>25</v>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Colégio Nossa Senhora De Lourdes - Mg</t>
+          <t>ESCOLA CAMINHO CERTO LTDA</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>GOVERNADOR VALADARES (MG)</t>
+          <t>CATALAO (GO)</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>MG</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J184" s="2" t="n">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="K184" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L184" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="M184" t="n">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="N184" s="2" t="n">
-        <v>9.619999999999999</v>
+        <v>15.38</v>
       </c>
       <c r="O184" s="3" t="n">
-        <v>46097</v>
+        <v>46060</v>
       </c>
       <c r="P184" t="inlineStr">
         <is>
-          <t>not_apply</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q184" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R184" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B185" t="n">
         <v>25</v>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>COLEGIO OPCAO</t>
+          <t>Escola Crescer</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>SAO JOSE DOS CAMPOS (SP)</t>
+          <t>CAUCAIA (CE)</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>CE</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Thielly Gomes Da Silva</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J185" s="2" t="n">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="K185" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L185" t="n">
-        <v>8</v>
+        <v>20.5</v>
       </c>
       <c r="M185" t="n">
         <v>36</v>
       </c>
       <c r="N185" s="2" t="n">
-        <v>22.22</v>
+        <v>56.94</v>
       </c>
       <c r="O185" s="3" t="n">
-        <v>46120</v>
+        <v>46185</v>
       </c>
       <c r="P185" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q185" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R185" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B186" t="n">
         <v>25</v>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Colégio Pio Xii</t>
+          <t>Escola Dinamica Leste</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>VILA VELHA (ES)</t>
+          <t>FLORIANOPOLIS (SC)</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Áquila Goulart Querino</t>
+          <t>Rafaella Adalgisa Silva Do Nascimento</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J186" s="2" t="n">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="K186" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L186" t="n">
-        <v>10.08</v>
+        <v>48.5</v>
       </c>
       <c r="M186" t="n">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="N186" s="2" t="n">
-        <v>25.2</v>
+        <v>46.63</v>
       </c>
       <c r="O186" s="3" t="n">
-        <v>46240</v>
+        <v>46281</v>
       </c>
       <c r="P186" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q186" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R186" s="4" t="n">
-        <v>16409.52</v>
+        <v>5120.59</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B187" t="n">
         <v>25</v>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Colégio Professor Luiz Martinez</t>
+          <t>Escola Dinamica Primavera</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>FLORIANOPOLIS (SC)</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Isabela Mendes De Sousa Carvalho</t>
+          <t>Rafaella Adalgisa Silva Do Nascimento</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J187" s="2" t="n">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="K187" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L187" t="n">
-        <v>8</v>
+        <v>27.5</v>
       </c>
       <c r="M187" t="n">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="N187" s="2" t="n">
-        <v>22.22</v>
+        <v>38.19</v>
       </c>
       <c r="O187" s="3" t="n">
-        <v>46162</v>
+        <v>46273</v>
       </c>
       <c r="P187" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q187" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R187" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B188" t="n">
         <v>25</v>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Colegio Sagrado Coracao De Jesus</t>
+          <t>Escola Infantil (Treinamento)</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>CURITIBA (PR)</t>
+          <t>Curitiba</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>PR</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>Paraná</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J188" s="2" t="n">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="K188" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L188" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="M188" t="n">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="N188" s="2" t="n">
-        <v>2.88</v>
+        <v>0</v>
       </c>
       <c r="O188" s="3" t="n">
-        <v>46101</v>
+        <v>46150</v>
       </c>
       <c r="P188" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q188" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R188" s="4" t="n">
-        <v>49901.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B189" t="n">
         <v>25</v>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>COLEGIO SALESIANO LEAO XIII</t>
+          <t>Escola Interativa</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>RIO GRANDE (RS)</t>
+          <t>CAMPOS DOS GOYTACAZES (RJ)</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>RS</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J189" s="2" t="n">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="K189" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L189" t="n">
         <v>0</v>
       </c>
       <c r="M189" t="n">
-        <v>24</v>
+        <v>104</v>
       </c>
       <c r="N189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="O189" s="3" t="n">
-        <v>45974</v>
+        <v>45894</v>
       </c>
       <c r="P189" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q189" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R189" s="4" t="n">
-        <v>0</v>
+        <v>22378</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B190" t="n">
         <v>25</v>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Colégio Salesiano São Paulo - Santa Catarina</t>
+          <t>Escola Marista Champagnat De Iguatu</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>ASCURRA (SC)</t>
+          <t>IGUATU (CE)</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>CE</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Thielly Gomes Da Silva</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J190" s="2" t="n">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="K190" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L190" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M190" t="n">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="N190" s="2" t="n">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="O190" s="3" t="n">
-        <v>45952</v>
+        <v>46155</v>
       </c>
       <c r="P190" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q190" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R190" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B191" t="n">
         <v>25</v>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Colegio Santa Teresinha</t>
+          <t>Escola Marista Champagnat De Terra Vermelha</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>MANHUMIRIM (MG)</t>
+          <t>VILA VELHA (ES)</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Lucas Batista</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J191" s="2" t="n">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="K191" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L191" t="n">
-        <v>2</v>
+        <v>4.67</v>
       </c>
       <c r="M191" t="n">
-        <v>36</v>
+        <v>90</v>
       </c>
       <c r="N191" s="2" t="n">
-        <v>5.56</v>
+        <v>5.19</v>
       </c>
       <c r="O191" s="3" t="n">
-        <v>46064</v>
+        <v>46134</v>
       </c>
       <c r="P191" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q191" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R191" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B192" t="n">
         <v>25</v>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Colégio Santa Teresinha - Formiga</t>
+          <t>Escola Marista Pio Xii</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>FORMIGA (MG)</t>
+          <t>SURUBIM (PE)</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>PE</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>João Arruda</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J192" s="2" t="n">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="K192" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L192" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="M192" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N192" s="2" t="n">
-        <v>21.15</v>
+        <v>2.08</v>
       </c>
       <c r="O192" s="3" t="n">
-        <v>46132</v>
+        <v>46146</v>
       </c>
       <c r="P192" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q192" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R192" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B193" t="n">
         <v>25</v>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Colégio São José Aefran</t>
+          <t>Escola Marista Social - Irmão Lourenço</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>SAO LEOPOLDO (RS)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Kelly Vargas</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J193" s="2" t="n">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="K193" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L193" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M193" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N193" s="2" t="n">
-        <v>0</v>
+        <v>16.67</v>
       </c>
       <c r="O193" s="3" t="n">
-        <v>45989</v>
+        <v>46128</v>
       </c>
       <c r="P193" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q193" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R193" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B194" t="n">
         <v>25</v>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>COLÉGIO SÃO PAULO - BELÉM</t>
+          <t>Escola Nova Geracao - Sc</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>BELEM (PA)</t>
+          <t>JOINVILLE (SC)</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>PA</t>
+          <t>SC</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Guilherme Castilho</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J194" s="2" t="n">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="K194" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L194" t="n">
-        <v>20.67</v>
+        <v>19</v>
       </c>
       <c r="M194" t="n">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="N194" s="2" t="n">
-        <v>43.06</v>
+        <v>18.27</v>
       </c>
       <c r="O194" s="3" t="n">
-        <v>46190</v>
+        <v>46289</v>
       </c>
       <c r="P194" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q194" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R194" s="4" t="n">
-        <v>0</v>
+        <v>84735.75999999999</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B195" t="n">
         <v>25</v>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Colegio Sapucaia</t>
+          <t>Escola O Quintal E Metropolitano</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Ouro</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J195" s="2" t="n">
         <v>100</v>
       </c>
       <c r="K195" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L195" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="M195" t="n">
-        <v>124</v>
+        <v>28</v>
       </c>
       <c r="N195" s="2" t="n">
-        <v>6.45</v>
+        <v>0</v>
       </c>
       <c r="O195" s="3" t="n">
-        <v>46097</v>
+        <v>45839</v>
       </c>
       <c r="P195" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q195" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R195" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B196" t="n">
         <v>25</v>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>COLEGIO SUCESSO</t>
+          <t>Escola Pequeno Urso</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>CAMPO GRANDE (MS)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Helder Fontes</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J196" s="2" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="K196" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L196" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="M196" t="n">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="N196" s="2" t="n">
-        <v>0</v>
+        <v>22.92</v>
       </c>
       <c r="O196" s="3" t="n">
-        <v>45862</v>
+        <v>46153</v>
       </c>
       <c r="P196" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q196" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R196" s="4" t="n">
-        <v>0</v>
+        <v>12554.96</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B197" t="n">
         <v>25</v>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>COLEGIO VICENTINO NOSSA SENHORA DAS GRACAS</t>
+          <t>Escola Polichinelo Ltda.</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>PATO BRANCO (PR)</t>
+          <t>JABOATAO DOS GUARARAPES (PE)</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>PE</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Judith Andrade</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J197" s="2" t="n">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="K197" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L197" t="n">
-        <v>0</v>
+        <v>15.5</v>
       </c>
       <c r="M197" t="n">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="N197" s="2" t="n">
-        <v>0</v>
+        <v>32.29</v>
       </c>
       <c r="O197" s="3" t="n">
-        <v>45917</v>
+        <v>46275</v>
       </c>
       <c r="P197" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q197" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R197" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B198" t="n">
         <v>25</v>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Colegio Winner</t>
+          <t>Escola Saber</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>GUARULHOS (SP)</t>
+          <t>PIRACICABA (SP)</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J198" s="2" t="n">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="K198" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L198" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="M198" t="n">
-        <v>120</v>
+        <v>48</v>
       </c>
       <c r="N198" s="2" t="n">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="O198" s="3" t="n">
-        <v>46002</v>
+        <v>46122</v>
       </c>
       <c r="P198" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q198" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R198" s="4" t="n">
-        <v>126352.12</v>
+        <v>6709.04</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B199" t="n">
         <v>25</v>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Colégio Zanini Júnior</t>
+          <t>Espaço Aberto Unid Infantil</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>NITEROI (RJ)</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J199" s="2" t="n">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K199" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L199" t="n">
-        <v>9.5</v>
+        <v>1</v>
       </c>
       <c r="M199" t="n">
         <v>52</v>
       </c>
       <c r="N199" s="2" t="n">
-        <v>18.27</v>
+        <v>1.92</v>
       </c>
       <c r="O199" s="3" t="n">
-        <v>46167</v>
+        <v>45932</v>
       </c>
       <c r="P199" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q199" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R199" s="4" t="n">
-        <v>0</v>
+        <v>20665.92</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B200" t="n">
         <v>25</v>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Creche Escola Favo De Mel</t>
+          <t>Fontes Livraria E Materiais Escolares Ltda. Pró-Mundo</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>BARRA MANSA (RJ)</t>
+          <t>ARACAJU (SE)</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SE</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J200" s="2" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="K200" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L200" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="M200" t="n">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="N200" s="2" t="n">
-        <v>21.88</v>
+        <v>0</v>
       </c>
       <c r="O200" s="3" t="n">
-        <v>46080</v>
+        <v>45913</v>
       </c>
       <c r="P200" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q200" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R200" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B201" t="n">
         <v>25</v>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Cristo</t>
+          <t>Iavec Ltda</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>PARNAIBA (PI)</t>
+          <t>BRODOWSKI (SP)</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>PI</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Claudia Baldo</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J201" s="2" t="n">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="K201" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L201" t="n">
-        <v>9.83</v>
+        <v>12</v>
       </c>
       <c r="M201" t="n">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="N201" s="2" t="n">
-        <v>8.19</v>
+        <v>37.5</v>
       </c>
       <c r="O201" s="3" t="n">
-        <v>46163</v>
-[...4 lines deleted...]
-        </is>
+        <v>46290</v>
       </c>
       <c r="Q201" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R201" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B202" t="n">
         <v>25</v>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Da Mata Educacional</t>
+          <t>Instituto De Educação São José De Montenegro</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>MONTENEGRO (RS)</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J202" s="2" t="n">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="K202" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L202" t="n">
-        <v>5</v>
+        <v>14.17</v>
       </c>
       <c r="M202" t="n">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="N202" s="2" t="n">
-        <v>6.94</v>
+        <v>13.63</v>
       </c>
       <c r="O202" s="3" t="n">
-        <v>46146</v>
+        <v>46226</v>
       </c>
       <c r="P202" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q202" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R202" s="4" t="n">
-        <v>0</v>
+        <v>16731.64</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B203" t="n">
         <v>25</v>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Educandário Nossa Senhora Do Amparo</t>
+          <t>Instituto Educacional Cecilia Meireles</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>AGUA CLARA (MS)</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>RJ</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J203" s="2" t="n">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K203" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L203" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="M203" t="n">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="N203" s="2" t="n">
-        <v>11.11</v>
+        <v>7.14</v>
       </c>
       <c r="O203" s="3" t="n">
-        <v>46155</v>
+        <v>46189</v>
       </c>
       <c r="P203" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q203" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R203" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B204" t="n">
         <v>25</v>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Educandário Rainha Dos Apóstolos</t>
+          <t>Instituto Educacional Franco Augustinho</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>SAO FIDELIS (RJ)</t>
+          <t>PROMISSAO (SP)</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Lucas Rosa</t>
+          <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J204" s="2" t="n">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="K204" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L204" t="n">
-        <v>4</v>
+        <v>45.5</v>
       </c>
       <c r="M204" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="N204" s="2" t="n">
-        <v>8.33</v>
+        <v>63.19</v>
       </c>
       <c r="O204" s="3" t="n">
-        <v>46155</v>
+        <v>46289</v>
       </c>
       <c r="P204" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q204" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R204" s="4" t="n">
-        <v>675.04</v>
+        <v>47285.2</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B205" t="n">
         <v>25</v>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Educandário Santa Therezinha</t>
+          <t>Intelecto</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>JEQUIE (BA)</t>
+          <t>POUSO ALEGRE (MG)</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>BA</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J205" s="2" t="n">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="K205" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L205" t="n">
-        <v>5</v>
+        <v>8.08</v>
       </c>
       <c r="M205" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N205" s="2" t="n">
-        <v>15.63</v>
+        <v>22.44</v>
       </c>
       <c r="O205" s="3" t="n">
-        <v>46125</v>
+        <v>46140</v>
       </c>
       <c r="P205" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q205" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R205" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B206" t="n">
         <v>25</v>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Educandario Sao Judas Tadeu</t>
+          <t>ITJ - INSTITUTO TECNOLOGIA DE JACAREI</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>CAMARAGIBE (PE)</t>
+          <t>JACAREI (SP)</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>PE</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J206" s="2" t="n">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L206" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="M206" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N206" s="2" t="n">
-        <v>7.5</v>
+        <v>8.33</v>
       </c>
       <c r="O206" s="3" t="n">
-        <v>46111</v>
+        <v>46150</v>
       </c>
       <c r="P206" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q206" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R206" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B207" t="n">
         <v>25</v>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Educandário Sol - Calhau</t>
+          <t>Liceu Capivari</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>CAPIVARI (SP)</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Ramilla Rocha</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J207" s="2" t="n">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="K207" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L207" t="n">
-        <v>8</v>
+        <v>8.5</v>
       </c>
       <c r="M207" t="n">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="N207" s="2" t="n">
-        <v>22.22</v>
+        <v>10.63</v>
       </c>
       <c r="O207" s="3" t="n">
-        <v>46121</v>
+        <v>46129</v>
       </c>
       <c r="P207" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q207" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R207" s="4" t="n">
-        <v>0</v>
+        <v>16624.19</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B208" t="n">
         <v>25</v>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Educare - Piratininga</t>
+          <t>Livraria Julio Verne</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>PIRATININGA (SP)</t>
+          <t>DIADEMA (SP)</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>José Júnior - Orientador</t>
+          <t>Kátia Fernanda Araújo Da Costa</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J208" s="2" t="n">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L208" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M208" t="n">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="N208" s="2" t="n">
-        <v>20</v>
+        <v>53.13</v>
       </c>
       <c r="O208" s="3" t="n">
-        <v>46147</v>
+        <v>46154</v>
       </c>
       <c r="P208" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q208" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R208" s="4" t="n">
-        <v>30199.74</v>
+        <v>118863.16</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B209" t="n">
         <v>25</v>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Escola Acolher Cohafuma</t>
+          <t>Luzes Da Sabedoria</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>CUIABA (MT)</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>MT</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Ramilla Rocha</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J209" s="2" t="n">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="K209" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L209" t="n">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="M209" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N209" s="2" t="n">
-        <v>5.77</v>
+        <v>36.54</v>
       </c>
       <c r="O209" s="3" t="n">
-        <v>46154</v>
+        <v>46288</v>
       </c>
       <c r="P209" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q209" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R209" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B210" t="n">
         <v>25</v>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Escola Acolher Cohatrac</t>
+          <t>Maple Bear Indaiatuba</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>INDAIATUBA (SP)</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Ramilla Rocha</t>
+          <t>Bianca Silva</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J210" s="2" t="n">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="K210" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L210" t="n">
-        <v>0</v>
+        <v>6.5</v>
       </c>
       <c r="M210" t="n">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="N210" s="2" t="n">
-        <v>0</v>
+        <v>11.61</v>
       </c>
       <c r="O210" s="3" t="n">
-        <v>45947</v>
+        <v>46198</v>
       </c>
       <c r="P210" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q210" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R210" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B211" t="n">
         <v>25</v>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Escola Aldeia Betania</t>
+          <t>Maple Bear Rio Verde</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>CURITIBA (PR)</t>
+          <t>RIO VERDE (GO)</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>PR</t>
-[...9 lines deleted...]
-          <t>Ouro</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J211" s="2" t="n">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="K211" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L211" t="n">
-        <v>6.5</v>
+        <v>2</v>
       </c>
       <c r="M211" t="n">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="N211" s="2" t="n">
-        <v>13.54</v>
+        <v>20</v>
       </c>
       <c r="O211" s="3" t="n">
-        <v>46260</v>
+        <v>46045</v>
       </c>
       <c r="P211" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q211" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R211" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B212" t="n">
         <v>25</v>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>ESCOLA ATITUDE</t>
+          <t>Marista Pio X (João Pessoa)</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>CAMPO GRANDE (MS)</t>
+          <t>JOAO PESSOA (PB)</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>PB</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>João Arruda</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J212" s="2" t="n">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="K212" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L212" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="M212" t="n">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="N212" s="2" t="n">
-        <v>17.86</v>
+        <v>18.75</v>
       </c>
       <c r="O212" s="3" t="n">
-        <v>46170</v>
+        <v>46199</v>
       </c>
       <c r="P212" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q212" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R212" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B213" t="n">
         <v>25</v>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>ESCOLA CAMINHO CERTO LTDA</t>
+          <t>Marista Varginha</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>CATALAO (GO)</t>
+          <t>VARGINHA (MG)</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>GO</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Gabriel Garcia</t>
+          <t>Bianca Silva</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J213" s="2" t="n">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K213" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L213" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="M213" t="n">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="N213" s="2" t="n">
-        <v>15.38</v>
+        <v>12.5</v>
       </c>
       <c r="O213" s="3" t="n">
-        <v>46060</v>
+        <v>46191</v>
       </c>
       <c r="P213" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q213" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R213" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B214" t="n">
         <v>25</v>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Escola Dinamica Leste</t>
+          <t>Objetivo Cachoeira Paulista</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>FLORIANOPOLIS (SC)</t>
+          <t>CACHOEIRA PAULISTA (SP)</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>SC</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J214" s="2" t="n">
-        <v>76</v>
+        <v>96</v>
       </c>
       <c r="K214" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L214" t="n">
-        <v>42.5</v>
+        <v>0</v>
       </c>
       <c r="M214" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N214" s="2" t="n">
-        <v>40.87</v>
+        <v>0</v>
       </c>
       <c r="O214" s="3" t="n">
-        <v>46219</v>
+        <v>45884</v>
       </c>
       <c r="P214" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q214" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R214" s="4" t="n">
-        <v>5120.59</v>
+        <v>6479.28</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B215" t="n">
         <v>25</v>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Escola Fábula</t>
+          <t>Pe Julio Maria</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>TAUBATE (SP)</t>
+          <t>BOA ESPERANCA (MG)</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J215" s="2" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K215" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L215" t="n">
-        <v>17</v>
+        <v>5.33</v>
       </c>
       <c r="M215" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N215" s="2" t="n">
-        <v>16.35</v>
+        <v>14.81</v>
       </c>
       <c r="O215" s="3" t="n">
-        <v>46169</v>
+        <v>46086</v>
       </c>
       <c r="P215" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q215" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R215" s="4" t="n">
-        <v>131736</v>
+        <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B216" t="n">
         <v>25</v>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Escola Infantil (Treinamento)</t>
+          <t>Plenus Colegio E Curso</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Curitiba</t>
+          <t>PETROLINA (PE)</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Paraná</t>
+          <t>PE</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>Judith Andrade</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J216" s="2" t="n">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="K216" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L216" t="n">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="M216" t="n">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="N216" s="2" t="n">
-        <v>0</v>
+        <v>87.5</v>
       </c>
       <c r="O216" s="3" t="n">
-        <v>46150</v>
+        <v>46290</v>
       </c>
       <c r="P216" t="inlineStr">
         <is>
-          <t>not_apply</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q216" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R216" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B217" t="n">
         <v>25</v>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Escola Interativa</t>
+          <t>Portal Do Engenho</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>CAMPOS DOS GOYTACAZES (RJ)</t>
+          <t>PIRACICABA (SP)</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J217" s="2" t="n">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="K217" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L217" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="M217" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N217" s="2" t="n">
-        <v>0</v>
+        <v>3.75</v>
       </c>
       <c r="O217" s="3" t="n">
-        <v>45894</v>
+        <v>46106</v>
       </c>
       <c r="P217" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q217" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R217" s="4" t="n">
-        <v>22378</v>
+        <v>333564.34</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B218" t="n">
         <v>25</v>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Escola Marista Champagnat De Iguatu</t>
+          <t>Primeiros Passos</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>IGUATU (CE)</t>
+          <t>CAMBE (PR)</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Renan Antonio Pais De Godoy</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J218" s="2" t="n">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="K218" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L218" t="n">
-        <v>1</v>
+        <v>28.67</v>
       </c>
       <c r="M218" t="n">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="N218" s="2" t="n">
-        <v>4.17</v>
+        <v>35.84</v>
       </c>
       <c r="O218" s="3" t="n">
-        <v>46155</v>
+        <v>46268</v>
       </c>
       <c r="P218" t="inlineStr">
         <is>
-          <t>not_apply</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q218" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R218" s="4" t="n">
-        <v>0</v>
+        <v>58471.66</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B219" t="n">
         <v>25</v>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Escola Marista Champagnat De Terra Vermelha</t>
+          <t>Rede Alfa Campo Mourão</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>VILA VELHA (ES)</t>
+          <t>CAMPO MOURAO (PR)</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Áquila Goulart Querino</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J219" s="2" t="n">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="K219" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L219" t="n">
-        <v>4.67</v>
+        <v>27</v>
       </c>
       <c r="M219" t="n">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="N219" s="2" t="n">
-        <v>5.19</v>
+        <v>25.96</v>
       </c>
       <c r="O219" s="3" t="n">
-        <v>46134</v>
+        <v>46301</v>
       </c>
       <c r="P219" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q219" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R219" s="4" t="n">
-        <v>0</v>
+        <v>61078.5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B220" t="n">
         <v>25</v>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Escola Marista Guadalupe</t>
+          <t>Rede Alfa Jaragua Do Sul</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>JANUARIA (MG)</t>
+          <t>JARAGUA DO SUL (SC)</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Deivid Fonseca</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J220" s="2" t="n">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L220" t="n">
-        <v>6</v>
+        <v>21.5</v>
       </c>
       <c r="M220" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N220" s="2" t="n"/>
+        <v>104</v>
+      </c>
+      <c r="N220" s="2" t="n">
+        <v>20.67</v>
+      </c>
       <c r="O220" s="3" t="n">
-        <v>46076</v>
+        <v>46290</v>
       </c>
       <c r="P220" t="inlineStr">
         <is>
-          <t>not_apply</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q220" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R220" s="4" t="n">
-        <v>0</v>
+        <v>91728</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B221" t="n">
         <v>25</v>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Escola Marista Pio Xii</t>
+          <t>Rede Alfa Junior  Francisco Beltrão</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>SURUBIM (PE)</t>
+          <t>FRANCISCO BELTRAO (PR)</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J221" s="2" t="n">
         <v>89</v>
       </c>
       <c r="K221" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L221" t="n">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="M221" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="N221" s="2" t="n">
-        <v>2.08</v>
+        <v>15.28</v>
       </c>
       <c r="O221" s="3" t="n">
-        <v>46146</v>
+        <v>46190</v>
       </c>
       <c r="P221" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q221" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R221" s="4" t="n">
-        <v>0</v>
+        <v>40778.95</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B222" t="n">
         <v>25</v>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Escola Marista Social - Irmão Lourenço</t>
+          <t>Rede Alfa Toledo Pr</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>TOLEDO (PR)</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Isabela Mendes De Sousa Carvalho</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J222" s="2" t="n">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="K222" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L222" t="n">
-        <v>6</v>
+        <v>29.5</v>
       </c>
       <c r="M222" t="n">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="N222" s="2" t="n">
-        <v>16.67</v>
+        <v>28.37</v>
       </c>
       <c r="O222" s="3" t="n">
-        <v>46128</v>
+        <v>46283</v>
       </c>
       <c r="P222" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q222" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R222" s="4" t="n">
-        <v>0</v>
+        <v>84374.77</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B223" t="n">
         <v>25</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Escola Medalha Milagrosa</t>
+          <t>Rede Damas - Colégio Santa Cecília - Eusébio</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>SALVADOR (BA)</t>
+          <t>EUSEBIO (CE)</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Paula Marcassa</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J223" s="2" t="n">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="K223" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L223" t="n">
-        <v>16.5</v>
+        <v>27</v>
       </c>
       <c r="M223" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N223" s="2" t="n">
-        <v>31.73</v>
+        <v>56.25</v>
       </c>
       <c r="O223" s="3" t="n">
-        <v>46227</v>
+        <v>46284</v>
       </c>
       <c r="P223" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q223" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R223" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B224" t="n">
         <v>25</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Escola Nossa Senhora De Fátima - Pensamento Computacional</t>
+          <t>Rede Sagrado - Colegio Coracao De Jesus Nova Esperança</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>SAPUCAIA DO SUL (RS)</t>
+          <t>NOVA ESPERANCA (PR)</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Joyce Garrido De Almeida</t>
+          <t>Renan Antonio Pais De Godoy</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J224" s="2" t="n">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="K224" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L224" t="n">
-        <v>7.52</v>
+        <v>31.5</v>
       </c>
       <c r="M224" t="n">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="N224" s="2" t="n">
-        <v>20.89</v>
+        <v>60.58</v>
       </c>
       <c r="O224" s="3" t="n">
-        <v>46113</v>
+        <v>46189</v>
       </c>
       <c r="P224" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q224" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R224" s="4" t="n">
-        <v>1260</v>
+        <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B225" t="n">
         <v>25</v>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Escola Nossa Senhora De Fátima - Pensamento Computacional</t>
+          <t>Rede Sagrado - Colegio Sagrado Coracao De Jesus Ponta Grossa</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>SAPUCAIA DO SUL (RS)</t>
+          <t>PONTA GROSSA (PR)</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J225" s="2" t="n">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="K225" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L225" t="n">
-        <v>7.52</v>
+        <v>37</v>
       </c>
       <c r="M225" t="n">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="N225" s="2" t="n">
-        <v>20.89</v>
+        <v>71.15000000000001</v>
       </c>
       <c r="O225" s="3" t="n">
-        <v>46113</v>
+        <v>46200</v>
       </c>
       <c r="P225" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q225" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R225" s="4" t="n">
-        <v>1260</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B226" t="n">
         <v>25</v>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Escola Nova Geracao - Sc</t>
+          <t>Rede Sagrado - Escola Santa Teresinha Do Menino Jesus Curitiba</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>JOINVILLE (SC)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J226" s="2" t="n">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="K226" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L226" t="n">
-        <v>15</v>
+        <v>16.5</v>
       </c>
       <c r="M226" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N226" s="2" t="n">
-        <v>14.42</v>
+        <v>31.73</v>
       </c>
       <c r="O226" s="3" t="n">
-        <v>46255</v>
+        <v>46293</v>
       </c>
       <c r="P226" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q226" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R226" s="4" t="n">
-        <v>84735.75999999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B227" t="n">
         <v>25</v>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Escola O Quintal E Metropolitano</t>
+          <t>Rede Sagrado - Escola Social Coracao De Jesus Piraquara</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>CAMPO GRANDE (MS)</t>
+          <t>PIRAQUARA (PR)</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>Helder Fontes</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J227" s="2" t="n">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="K227" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L227" t="n">
-        <v>0</v>
+        <v>16.67</v>
       </c>
       <c r="M227" t="n">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="N227" s="2" t="n">
-        <v>0</v>
+        <v>32.06</v>
       </c>
       <c r="O227" s="3" t="n">
-        <v>45839</v>
+        <v>46291</v>
       </c>
       <c r="P227" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q227" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R227" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B228" t="n">
         <v>25</v>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>ESCOLA PEQUENO URSO</t>
+          <t>Roberto Carneiro</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>CURITIBA (PR)</t>
+          <t>DIVINOPOLIS (MG)</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>PR</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J228" s="2" t="n">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="K228" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L228" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="M228" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="N228" s="2" t="n">
-        <v>22.92</v>
+        <v>19.44</v>
       </c>
       <c r="O228" s="3" t="n">
-        <v>46153</v>
+        <v>46141</v>
       </c>
       <c r="P228" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q228" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R228" s="4" t="n">
-        <v>12554.96</v>
+        <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B229" t="n">
         <v>25</v>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Escola Primeira Infancia</t>
+          <t>Sagrado Coração De Maria - Mossoró</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>ANDORINHA (BA)</t>
+          <t>MOSSORO (RN)</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>BA</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>RN</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J229" s="2" t="n">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K229" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L229" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="M229" t="n">
         <v>80</v>
       </c>
       <c r="N229" s="2" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="O229" s="3" t="n">
-        <v>46126</v>
+        <v>45961</v>
       </c>
       <c r="P229" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q229" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R229" s="4" t="n">
-        <v>48292.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B230" t="n">
         <v>25</v>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>ESCOLA SABER</t>
+          <t>Tartaruga Hub Da Primeira Infancia</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>PIRACICABA (SP)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Karen Angelica Schenoor Daros Bilis</t>
+          <t>Kátia Fernanda Araújo Da Costa</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J230" s="2" t="n">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K230" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L230" t="n">
-        <v>2</v>
+        <v>4.5</v>
       </c>
       <c r="M230" t="n">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="N230" s="2" t="n">
-        <v>4.17</v>
+        <v>18.75</v>
       </c>
       <c r="O230" s="3" t="n">
-        <v>46122</v>
+        <v>46066</v>
       </c>
       <c r="P230" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q230" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R230" s="4" t="n">
-        <v>6709.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B231" t="n">
         <v>25</v>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Escola Santa Monica</t>
+          <t>The Joy School Boa Vista</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>PELOTAS (RS)</t>
+          <t>BOA VISTA (RR)</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>RR</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Jaine Rodrigues</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J231" s="2" t="n">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="K231" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L231" t="n">
-        <v>9</v>
+        <v>42.17</v>
       </c>
       <c r="M231" t="n">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="N231" s="2" t="n">
-        <v>8.65</v>
+        <v>87.84999999999999</v>
       </c>
       <c r="O231" s="3" t="n">
-        <v>46167</v>
+        <v>46445</v>
       </c>
       <c r="P231" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q231" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R231" s="4" t="n">
-        <v>16658.85</v>
+        <v>12960</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B232" t="n">
         <v>25</v>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Escolinha Recanto Feliz</t>
+          <t>Via Sapiens Infantil</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>PACAJUS (CE)</t>
+          <t>COTIA (SP)</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>CE</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J232" s="2" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="K232" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L232" t="n">
-        <v>27.5</v>
+        <v>3</v>
       </c>
       <c r="M232" t="n">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="N232" s="2" t="n">
-        <v>76.39</v>
+        <v>12.5</v>
       </c>
       <c r="O232" s="3" t="n">
-        <v>46254</v>
+        <v>46171</v>
       </c>
       <c r="P232" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q232" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R232" s="4" t="n">
-        <v>0</v>
+        <v>18105</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B233" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Espaço Aberto Unid Infantil</t>
+          <t>Colegio Divino Salvador De Itu</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>NITEROI (RJ)</t>
+          <t>ITU (SP)</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Renata Vieira</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J233" s="2" t="n">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="K233" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L233" t="n">
-        <v>1</v>
+        <v>15.33</v>
       </c>
       <c r="M233" t="n">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="N233" s="2" t="n">
-        <v>1.92</v>
+        <v>47.91</v>
       </c>
       <c r="O233" s="3" t="n">
-        <v>45932</v>
+        <v>46262</v>
       </c>
       <c r="P233" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q233" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R233" s="4" t="n">
-        <v>20665.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B234" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Expoente Vargem Alta</t>
+          <t>Colegio Educallis Unid Anil</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>VARGEM ALTA (ES)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Lucas Rosa</t>
+          <t>Matheus Costa</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J234" s="2" t="n">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="K234" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L234" t="n">
-        <v>7.5</v>
+        <v>49.42</v>
       </c>
       <c r="M234" t="n">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N234" s="2" t="n">
-        <v>15</v>
+        <v>95.04000000000001</v>
       </c>
       <c r="O234" s="3" t="n">
-        <v>46136</v>
+        <v>46298</v>
       </c>
       <c r="P234" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q234" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R234" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B235" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Fontes Livraria E Materiais Escolares Ltda. Pró-Mundo</t>
+          <t>Colegio Educallis Unid Calhau</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>ARACAJU (SE)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>SE</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>Matheus Costa</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J235" s="2" t="n">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K235" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L235" t="n">
-        <v>0</v>
+        <v>78.75</v>
       </c>
       <c r="M235" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N235" s="2" t="n">
-        <v>0</v>
+        <v>151.44</v>
       </c>
       <c r="O235" s="3" t="n">
-        <v>45913</v>
+        <v>46293</v>
       </c>
       <c r="P235" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q235" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R235" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B236" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Harmonia</t>
+          <t>Colégio Estação Criança</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>SAO BERNARDO DO CAMPO (SP)</t>
+          <t>ITABUNA (BA)</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J236" s="2" t="n">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="K236" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L236" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="M236" t="n">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="N236" s="2" t="n">
-        <v>19.23</v>
+        <v>56.25</v>
       </c>
       <c r="O236" s="3" t="n">
-        <v>46150</v>
+        <v>46160</v>
       </c>
       <c r="P236" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q236" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R236" s="4" t="n">
-        <v>314841.74</v>
+        <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B237" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Instituto Coracao De Jesus Santo André</t>
+          <t>Colégio Garófalo Galli</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>SANTO ANDRE (SP)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Beatriz Moreira</t>
+          <t>Kelly Vargas</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J237" s="2" t="n">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="K237" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L237" t="n">
-        <v>8</v>
+        <v>19.5</v>
       </c>
       <c r="M237" t="n">
         <v>36</v>
       </c>
       <c r="N237" s="2" t="n">
-        <v>22.22</v>
+        <v>54.17</v>
       </c>
       <c r="O237" s="3" t="n">
-        <v>46109</v>
+        <v>46198</v>
       </c>
       <c r="P237" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q237" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R237" s="4" t="n">
-        <v>0</v>
+        <v>63450</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B238" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Instituto De Educacao Sao Goncalo</t>
+          <t>Colegio Sagrado Coracao De Jesus De Sao Borja</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>SAO BORJA (RS)</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Isabela Mendes De Sousa Carvalho</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Ouro</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J238" s="2" t="n">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="K238" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L238" t="n">
-        <v>14</v>
+        <v>43.92</v>
       </c>
       <c r="M238" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N238" s="2" t="n">
-        <v>13.46</v>
+        <v>54.9</v>
       </c>
       <c r="O238" s="3" t="n">
-        <v>46157</v>
+        <v>46294</v>
       </c>
       <c r="P238" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q238" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R238" s="4" t="n">
-        <v>63181.05</v>
+        <v>230963.43</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B239" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Instituto Educacional Franco Augustinho</t>
+          <t>Escola Creche Castelinho Vermelho</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>PROMISSAO (SP)</t>
+          <t>FORTALEZA (CE)</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Silvana Pedroso</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J239" s="2" t="n">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="K239" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L239" t="n">
-        <v>36.5</v>
+        <v>21.25</v>
       </c>
       <c r="M239" t="n">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="N239" s="2" t="n">
-        <v>50.69</v>
+        <v>40.87</v>
       </c>
       <c r="O239" s="3" t="n">
-        <v>46231</v>
+        <v>46283</v>
       </c>
       <c r="P239" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q239" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R239" s="4" t="n">
-        <v>47285.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B240" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>INTELECTO</t>
+          <t>Escola Crescimento - Calhau</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>POUSO ALEGRE (MG)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>Ramilla Rocha</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J240" s="2" t="n">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="K240" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L240" t="n">
-        <v>8.08</v>
+        <v>12.5</v>
       </c>
       <c r="M240" t="n">
         <v>36</v>
       </c>
       <c r="N240" s="2" t="n">
-        <v>22.44</v>
+        <v>34.72</v>
       </c>
       <c r="O240" s="3" t="n">
-        <v>46140</v>
+        <v>46282</v>
       </c>
       <c r="P240" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q240" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R240" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B241" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>ITJ - INSTITUTO TECNOLOGIA DE JACAREI</t>
+          <t>Escola Crescimento - Renascença</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>JACAREI (SP)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Ramilla Rocha</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J241" s="2" t="n">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="K241" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L241" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="M241" t="n">
         <v>36</v>
       </c>
       <c r="N241" s="2" t="n">
-        <v>8.33</v>
+        <v>66.67</v>
       </c>
       <c r="O241" s="3" t="n">
-        <v>46150</v>
+        <v>46282</v>
       </c>
       <c r="P241" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q241" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R241" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B242" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Johann Gauss</t>
+          <t>Liceu Jardim Santo André</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>SANTO ANDRE (SP)</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Beatriz Moreira</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Diamante</t>
+        </is>
+      </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J242" s="2" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L242" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="M242" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="N242" s="2" t="n">
-        <v>0</v>
+        <v>55.56</v>
       </c>
       <c r="O242" s="3" t="n">
-        <v>45974</v>
+        <v>46282</v>
       </c>
       <c r="P242" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q242" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R242" s="4" t="n">
-        <v>34890.77</v>
+        <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B243" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Liceu Capivari</t>
+          <t>Maple Bear Santa Bárbara D`Oeste</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>CAPIVARI (SP)</t>
+          <t>SANTA BARBARA D OESTE (SP)</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Bianca Silva</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J243" s="2" t="n">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L243" t="n">
-        <v>8.5</v>
+        <v>38.5</v>
       </c>
       <c r="M243" t="n">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="N243" s="2" t="n">
-        <v>10.63</v>
+        <v>53.47</v>
       </c>
       <c r="O243" s="3" t="n">
-        <v>46129</v>
+        <v>46294</v>
       </c>
       <c r="P243" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q243" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R243" s="4" t="n">
-        <v>16624.19</v>
+        <v>70410.7</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B244" t="n">
+        <v>20</v>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Alianca Espaco Educacional E Infantil</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>DIADEMA (SP)</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>Kátia Fernanda Araújo Da Costa</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>Bronze</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>Escola</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J244" s="2" t="n">
+        <v>100</v>
+      </c>
+      <c r="K244" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="L244" t="n">
+        <v>26</v>
+      </c>
+      <c r="M244" t="n">
+        <v>104</v>
+      </c>
+      <c r="N244" s="2" t="n">
         <v>25</v>
-      </c>
-[...50 lines deleted...]
-        <v>53.13</v>
       </c>
       <c r="O244" s="3" t="n">
         <v>46154</v>
       </c>
       <c r="P244" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q244" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R244" s="4" t="n">
-        <v>118863.16</v>
+        <v>47940.45</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B245" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Livraria Nossa Senhora De Lourdes</t>
+          <t>Anglo-Cid</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>DRACENA (SP)</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Debora Kubota</t>
+          <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Ouro</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J245" s="2" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L245" t="n">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="M245" t="n">
         <v>80</v>
       </c>
       <c r="N245" s="2" t="n">
-        <v>11.25</v>
+        <v>48.75</v>
       </c>
       <c r="O245" s="3" t="n">
-        <v>46163</v>
+        <v>46274</v>
       </c>
       <c r="P245" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q245" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R245" s="4" t="n">
-        <v>219614.43</v>
+        <v>288650.1</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B246" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Luzes Da Sabedoria</t>
+          <t>Básico Campinas</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>CUIABA (MT)</t>
+          <t>CAMPINAS (SP)</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Eloisa Nascimento Cavalcanti</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J246" s="2" t="n">
-        <v>77</v>
+        <v>96</v>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L246" t="n">
-        <v>18</v>
+        <v>13.5</v>
       </c>
       <c r="M246" t="n">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="N246" s="2" t="n">
-        <v>34.62</v>
+        <v>16.88</v>
       </c>
       <c r="O246" s="3" t="n">
-        <v>46251</v>
+        <v>46256</v>
       </c>
       <c r="P246" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q246" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R246" s="4" t="n">
-        <v>0</v>
+        <v>143547.5</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B247" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Maple Bear Alto De Pinheiros</t>
+          <t>Batista Da Penha</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Karen Angelica Schenoor Daros Bilis</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J247" s="2" t="n">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="K247" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L247" t="n">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="M247" t="n">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="N247" s="2" t="n">
-        <v>9.380000000000001</v>
+        <v>47.5</v>
       </c>
       <c r="O247" s="3" t="n">
-        <v>46160</v>
+        <v>46186</v>
       </c>
       <c r="P247" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q247" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R247" s="4" t="n">
-        <v>93920.75</v>
+        <v>146101.2</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B248" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Maple Bear Araraquara</t>
+          <t>Ceiva Escola Cristã</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>ARARAQUARA (SP)</t>
+          <t>SAO GONCALO (RJ)</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Claudia Baldo</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J248" s="2" t="n">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L248" t="n">
-        <v>28.5</v>
+        <v>37</v>
       </c>
       <c r="M248" t="n">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N248" s="2" t="n">
-        <v>59.38</v>
+        <v>71.15000000000001</v>
       </c>
       <c r="O248" s="3" t="n">
-        <v>46163</v>
+        <v>46301</v>
       </c>
       <c r="P248" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q248" s="4" t="n">
-        <v>0</v>
+        <v>53424</v>
       </c>
       <c r="R248" s="4" t="n">
-        <v>24684.55</v>
+        <v>178080</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B249" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Maple Bear Belém</t>
+          <t>Cena - Centro De Ensino Atualizado</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>BELEM (PA)</t>
+          <t>TERESOPOLIS (RJ)</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>PA</t>
+          <t>RJ</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Julio Melo</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J249" s="2" t="n">
-        <v>92</v>
+        <v>63</v>
       </c>
       <c r="K249" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L249" t="n">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="M249" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N249" s="2" t="n">
-        <v>32.5</v>
+        <v>94.44</v>
       </c>
       <c r="O249" s="3" t="n">
-        <v>46185</v>
+        <v>46241</v>
       </c>
       <c r="P249" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q249" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R249" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B250" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Maple Bear Pompeia</t>
+          <t>Censa Lins</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>LINS (SP)</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Karen Angelica Schenoor Daros Bilis</t>
+          <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J250" s="2" t="n">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="K250" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L250" t="n">
-        <v>5</v>
+        <v>37.5</v>
       </c>
       <c r="M250" t="n">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="N250" s="2" t="n">
-        <v>15.63</v>
+        <v>46.88</v>
       </c>
       <c r="O250" s="3" t="n">
-        <v>46104</v>
+        <v>46294</v>
       </c>
       <c r="P250" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q250" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R250" s="4" t="n">
-        <v>17280</v>
+        <v>138543.36</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B251" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Maple Bear Rio Verde</t>
+          <t>Centro Educacional Ajuricaba</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>RIO VERDE (GO)</t>
+          <t>MANAUS (AM)</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>GO</t>
+          <t>AM</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>Jaine Rodrigues</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J251" s="2" t="n">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="K251" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L251" t="n">
-        <v>2</v>
+        <v>20.5</v>
       </c>
       <c r="M251" t="n">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="N251" s="2" t="n">
-        <v>20</v>
+        <v>39.42</v>
       </c>
       <c r="O251" s="3" t="n">
-        <v>46045</v>
+        <v>46176</v>
       </c>
       <c r="P251" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q251" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R251" s="4" t="n">
-        <v>0</v>
+        <v>141747.39</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B252" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Maple Bear São Caetano Do Sul</t>
+          <t>Centro Educacional Companhia Do Saber</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>SAO CAETANO DO SUL (SP)</t>
+          <t>SAO JOSE (SC)</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>Rafaella Adalgisa Silva Do Nascimento</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J252" s="2" t="n">
         <v>90</v>
       </c>
       <c r="K252" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L252" t="n">
-        <v>18.5</v>
+        <v>39.33</v>
       </c>
       <c r="M252" t="n">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="N252" s="2" t="n">
-        <v>51.39</v>
+        <v>49.16</v>
       </c>
       <c r="O252" s="3" t="n">
-        <v>46246</v>
+        <v>46283</v>
       </c>
       <c r="P252" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q252" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R252" s="4" t="n">
-        <v>0</v>
+        <v>339751.21</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B253" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Marista Padre Eustáquio</t>
+          <t>Centro Educacional Cristão Rio Das Ostras</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>BELO HORIZONTE (MG)</t>
+          <t>RIO DAS OSTRAS (RJ)</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Debora Kubota</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J253" s="2" t="n">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="K253" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L253" t="n">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="M253" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="N253" s="2" t="n">
-        <v>33.33</v>
+        <v>86.11</v>
       </c>
       <c r="O253" s="3" t="n">
-        <v>46184</v>
+        <v>46253</v>
       </c>
       <c r="P253" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q253" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R253" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B254" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Marista Patos De Minas</t>
+          <t>Centro Educacional Educando Com Saber</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>PATOS DE MINAS (MG)</t>
+          <t>ATALAIA (AL)</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>AL</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>Hudson V. M. Fonseca</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J254" s="2" t="n">
-        <v>100</v>
+        <v>66</v>
       </c>
       <c r="K254" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L254" t="n">
-        <v>14.5</v>
+        <v>20.25</v>
       </c>
       <c r="M254" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N254" s="2" t="n">
-        <v>18.13</v>
+        <v>56.25</v>
       </c>
       <c r="O254" s="3" t="n">
-        <v>46141</v>
+        <v>46239</v>
       </c>
       <c r="P254" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q254" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R254" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B255" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Maxime</t>
+          <t>Centro Educacional Exodo</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>GUARAPARI (ES)</t>
+          <t>RIO VERDE (GO)</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>ES</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J255" s="2" t="n">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="K255" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L255" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="M255" t="n">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="N255" s="2" t="n">
-        <v>18.46</v>
+        <v>32.14</v>
       </c>
       <c r="O255" s="3" t="n">
-        <v>46150</v>
+        <v>46156</v>
       </c>
       <c r="P255" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q255" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R255" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B256" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Objetivo Cachoeira Paulista</t>
+          <t>Centro Educacional Loni Emmendoerfer</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>CACHOEIRA PAULISTA (SP)</t>
+          <t>JARAGUA DO SUL (SC)</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>Guilherme Castilho</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J256" s="2" t="n">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K256" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L256" t="n">
-        <v>0</v>
+        <v>29.67</v>
       </c>
       <c r="M256" t="n">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="N256" s="2" t="n">
-        <v>0</v>
+        <v>41.21</v>
       </c>
       <c r="O256" s="3" t="n">
-        <v>45884</v>
+        <v>46291</v>
       </c>
       <c r="P256" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q256" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R256" s="4" t="n">
-        <v>6479.28</v>
+        <v>17938.94</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B257" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Passo A Passo Evolução</t>
+          <t>Centro Educacional Turma Da Priscilla</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>MOGI DAS CRUZES (SP)</t>
+          <t>SALVADOR (BA)</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J257" s="2" t="n">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="K257" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L257" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="M257" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N257" s="2" t="n">
-        <v>10.58</v>
+        <v>52.78</v>
       </c>
       <c r="O257" s="3" t="n">
-        <v>46128</v>
+        <v>46251</v>
       </c>
       <c r="P257" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q257" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R257" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B258" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Pe JULIO MARIA</t>
+          <t>Colegio Abba</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>BOA ESPERANCA (MG)</t>
+          <t>GOIANIA (GO)</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J258" s="2" t="n">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="K258" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L258" t="n">
-        <v>5.33</v>
+        <v>7.5</v>
       </c>
       <c r="M258" t="n">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="N258" s="2" t="n">
-        <v>14.81</v>
+        <v>31.25</v>
       </c>
       <c r="O258" s="3" t="n">
-        <v>46086</v>
+        <v>46154</v>
       </c>
       <c r="P258" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q258" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R258" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B259" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Portal Do Engenho</t>
+          <t>Colegio Adv Barra Bonita - Unidade Iii</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>PIRACICABA (SP)</t>
+          <t>BARRA BONITA (SP)</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Karen Angelica Schenoor Daros Bilis</t>
+          <t>Claudia Baldo</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J259" s="2" t="n">
-        <v>97</v>
+        <v>84</v>
       </c>
       <c r="K259" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L259" t="n">
-        <v>3</v>
+        <v>19.5</v>
       </c>
       <c r="M259" t="n">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="N259" s="2" t="n">
-        <v>3.75</v>
+        <v>60.94</v>
       </c>
       <c r="O259" s="3" t="n">
-        <v>46106</v>
+        <v>46254</v>
       </c>
       <c r="P259" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q259" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R259" s="4" t="n">
-        <v>333564.34</v>
+        <v>104615.77</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B260" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Raízes</t>
+          <t>Colegio Alfa Chapeco</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>CHAPECO (SC)</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J260" s="2" t="n">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="K260" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L260" t="n">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="M260" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N260" s="2" t="n">
-        <v>17.5</v>
+        <v>21.15</v>
       </c>
       <c r="O260" s="3" t="n">
-        <v>46160</v>
+        <v>46259</v>
       </c>
       <c r="P260" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q260" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R260" s="4" t="n">
-        <v>53093.33</v>
+        <v>116865</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B261" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Rede Alfa Jaragua Do Sul</t>
+          <t>Colegio Aprendiz - Jaraguá Do Sul</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>JARAGUA DO SUL (SC)</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J261" s="2" t="n">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="K261" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L261" t="n">
-        <v>11.5</v>
+        <v>29.75</v>
       </c>
       <c r="M261" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N261" s="2" t="n">
-        <v>11.06</v>
+        <v>37.19</v>
       </c>
       <c r="O261" s="3" t="n">
-        <v>46246</v>
+        <v>46301</v>
       </c>
       <c r="P261" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q261" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R261" s="4" t="n">
-        <v>91728</v>
+        <v>123574.12</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B262" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Rede Alfa Maringá</t>
+          <t>Colegio Atos</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>MARINGA (PR)</t>
+          <t>POA (SP)</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>PR</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J262" s="2" t="n"/>
       <c r="K262" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L262" t="n">
-        <v>6.5</v>
+        <v>0</v>
       </c>
       <c r="M262" t="n">
-        <v>32</v>
-[...11 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N262" s="2" t="n"/>
+      <c r="O262" s="3" t="n"/>
       <c r="Q262" s="4" t="n">
-        <v>0</v>
+        <v>25257</v>
       </c>
       <c r="R262" s="4" t="n">
-        <v>0</v>
+        <v>35257</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B263" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Rede Sagrado - Escola Social Coracao De Jesus Piraquara</t>
+          <t>Colegio Batista Volta Redonda</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>PIRAQUARA (PR)</t>
+          <t>VOLTA REDONDA (RJ)</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>PR</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J263" s="2" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="K263" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L263" t="n">
-        <v>12.67</v>
+        <v>7</v>
       </c>
       <c r="M263" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N263" s="2" t="n">
-        <v>24.37</v>
+        <v>19.44</v>
       </c>
       <c r="O263" s="3" t="n">
-        <v>46165</v>
+        <v>46253</v>
       </c>
       <c r="P263" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q263" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R263" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B264" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>ROBERTO CARNEIRO</t>
+          <t>Colegio Cristo Rei Prudente</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>DIVINOPOLIS (MG)</t>
+          <t>PRESIDENTE PRUDENTE (SP)</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Silvana Pedroso</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J264" s="2" t="n">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="K264" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L264" t="n">
-        <v>7</v>
+        <v>13.5</v>
       </c>
       <c r="M264" t="n">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="N264" s="2" t="n">
-        <v>19.44</v>
+        <v>42.19</v>
       </c>
       <c r="O264" s="3" t="n">
-        <v>46141</v>
+        <v>46268</v>
       </c>
       <c r="P264" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q264" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R264" s="4" t="n">
-        <v>0</v>
+        <v>66084.71000000001</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B265" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Sagrado Coração De Maria - Mossoró</t>
+          <t>Colegio Divina Providencia</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>MOSSORO (RN)</t>
+          <t>ITABUNA (BA)</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>RN</t>
+          <t>BA</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>João Santos</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J265" s="2" t="n">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L265" t="n">
-        <v>0</v>
+        <v>10.33</v>
       </c>
       <c r="M265" t="n">
         <v>80</v>
       </c>
       <c r="N265" s="2" t="n">
-        <v>0</v>
+        <v>12.91</v>
       </c>
       <c r="O265" s="3" t="n">
-        <v>45961</v>
+        <v>46255</v>
       </c>
       <c r="P265" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q265" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R265" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B266" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>SER-SISTEMA EDUC.REALIDADE</t>
+          <t>COLEGIO EXODO</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>CAMPINAS (SP)</t>
+          <t>BELA VISTA DE GOIAS (GO)</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J266" s="2" t="n">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="K266" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L266" t="n">
-        <v>10</v>
+        <v>9.83</v>
       </c>
       <c r="M266" t="n">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="N266" s="2" t="n">
-        <v>9.619999999999999</v>
+        <v>35.11</v>
       </c>
       <c r="O266" s="3" t="n">
-        <v>46156</v>
+        <v>46191</v>
       </c>
       <c r="P266" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q266" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R266" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B267" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Tartaruga Hub Da Primeira Infancia</t>
+          <t>Colegio Integrado Educar</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>SANTO ANDRE (SP)</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>Beatriz Moreira</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J267" s="2" t="n">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="K267" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L267" t="n">
-        <v>4.5</v>
+        <v>6.5</v>
       </c>
       <c r="M267" t="n">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="N267" s="2" t="n">
-        <v>18.75</v>
+        <v>20.31</v>
       </c>
       <c r="O267" s="3" t="n">
-        <v>46066</v>
+        <v>46260</v>
       </c>
       <c r="P267" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q267" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R267" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B268" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>The Joy School Boa Vista</t>
+          <t>Colegio Marista Aparecida</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>BOA VISTA (RR)</t>
+          <t>BENTO GONCALVES (RS)</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>RR</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Jaine Rodrigues</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J268" s="2" t="n">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="K268" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L268" t="n">
-        <v>26.42</v>
+        <v>36.25</v>
       </c>
       <c r="M268" t="n">
         <v>48</v>
       </c>
       <c r="N268" s="2" t="n">
-        <v>55.04</v>
+        <v>75.52</v>
       </c>
       <c r="O268" s="3" t="n">
-        <v>46445</v>
+        <v>46293</v>
       </c>
       <c r="P268" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q268" s="4" t="n">
-        <v>0</v>
+        <v>19148.9</v>
       </c>
       <c r="R268" s="4" t="n">
-        <v>12960</v>
+        <v>88632.89999999999</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B269" t="n">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>The Joy School Franca</t>
+          <t>Colégio Master Bairro Dos Estados</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>FRANCA (SP)</t>
+          <t>JOAO PESSOA (PB)</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J269" s="2" t="n"/>
       <c r="K269" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L269" t="n">
-        <v>9.5</v>
+        <v>0</v>
       </c>
       <c r="M269" t="n">
-        <v>48</v>
-[...11 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N269" s="2" t="n"/>
+      <c r="O269" s="3" t="n"/>
       <c r="Q269" s="4" t="n">
-        <v>0</v>
+        <v>46752</v>
       </c>
       <c r="R269" s="4" t="n">
-        <v>31247.23</v>
+        <v>170840</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B270" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Colegio Almirante Monteiro</t>
+          <t>Colégio Passionista Nossa Senhora Do Rosário</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>DIADEMA (SP)</t>
+          <t>COLOMBO (PR)</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Beatriz Moreira</t>
+          <t>Alessandra Drago</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J270" s="2" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K270" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L270" t="n">
-        <v>19.5</v>
+        <v>50.33</v>
       </c>
       <c r="M270" t="n">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="N270" s="2" t="n">
-        <v>54.17</v>
+        <v>48.39</v>
       </c>
       <c r="O270" s="3" t="n">
-        <v>46141</v>
+        <v>46303</v>
       </c>
       <c r="P270" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q270" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R270" s="4" t="n">
-        <v>0</v>
+        <v>28492.62</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B271" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Colegio Educallis Unid Anil</t>
+          <t>Colegio Quintal Verde</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>JUNDIAI (SP)</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J271" s="2" t="n">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K271" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L271" t="n">
-        <v>38.92</v>
+        <v>12</v>
       </c>
       <c r="M271" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N271" s="2" t="n">
-        <v>74.84999999999999</v>
+        <v>33.33</v>
       </c>
       <c r="O271" s="3" t="n">
-        <v>46241</v>
+        <v>46146</v>
       </c>
       <c r="P271" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q271" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R271" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B272" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Colegio Educallis Unid Calhau</t>
+          <t>Colégio Santa Úrsula</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>MACEIO (AL)</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>AL</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Hudson V. M. Fonseca</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J272" s="2" t="n">
         <v>96</v>
       </c>
       <c r="K272" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L272" t="n">
-        <v>74.75</v>
+        <v>44.83</v>
       </c>
       <c r="M272" t="n">
         <v>52</v>
       </c>
       <c r="N272" s="2" t="n">
-        <v>143.75</v>
+        <v>86.20999999999999</v>
       </c>
       <c r="O272" s="3" t="n">
-        <v>46247</v>
+        <v>46297</v>
       </c>
       <c r="P272" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q272" s="4" t="n">
-        <v>0</v>
+        <v>300</v>
       </c>
       <c r="R272" s="4" t="n">
-        <v>0</v>
+        <v>15922.42</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B273" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Colégio Estação Criança</t>
+          <t>Colegio Viva</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>ITABUNA (BA)</t>
+          <t>VITORIA DA CONQUISTA (BA)</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>BA</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J273" s="2" t="n">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="K273" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L273" t="n">
-        <v>18</v>
+        <v>20.17</v>
       </c>
       <c r="M273" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N273" s="2" t="n">
-        <v>56.25</v>
+        <v>56.03</v>
       </c>
       <c r="O273" s="3" t="n">
-        <v>46160</v>
+        <v>46237</v>
       </c>
       <c r="P273" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q273" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R273" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B274" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Coperil</t>
+          <t>Educandário Nossa Senhora Do Amparo</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>IRECE (BA)</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J274" s="2" t="n">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="K274" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L274" t="n">
-        <v>18.5</v>
+        <v>5.5</v>
       </c>
       <c r="M274" t="n">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="N274" s="2" t="n">
-        <v>25.69</v>
+        <v>15.28</v>
       </c>
       <c r="O274" s="3" t="n">
-        <v>46254</v>
+        <v>46255</v>
       </c>
       <c r="P274" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q274" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R274" s="4" t="n">
-        <v>145983.08</v>
+        <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B275" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Escola Crescimento - Calhau</t>
+          <t>Emefi Prefeito Joao Maziero</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>DOIS CORREGOS (SP)</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>MA</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J275" s="2" t="n">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K275" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L275" t="n">
-        <v>12.5</v>
+        <v>14</v>
       </c>
       <c r="M275" t="n">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="N275" s="2" t="n">
-        <v>34.72</v>
+        <v>29.17</v>
       </c>
       <c r="O275" s="3" t="n">
-        <v>46247</v>
+        <v>46184</v>
       </c>
       <c r="P275" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q275" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R275" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B276" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Escola Crescimento - Renascença</t>
+          <t>Escola Atual</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>MA</t>
-[...9 lines deleted...]
-          <t>Ouro</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J276" s="2" t="n">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="K276" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L276" t="n">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="M276" t="n">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="N276" s="2" t="n">
-        <v>63.89</v>
+        <v>33.33</v>
       </c>
       <c r="O276" s="3" t="n">
-        <v>46247</v>
+        <v>46196</v>
       </c>
       <c r="P276" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q276" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R276" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B277" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Instituto Divina Pastora</t>
+          <t>Escola Casa Das Letras Ii</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>GOIANIA (GO)</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>MA</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J277" s="2" t="n">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="K277" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L277" t="n">
-        <v>29.17</v>
+        <v>5.67</v>
       </c>
       <c r="M277" t="n">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="N277" s="2" t="n">
-        <v>36.46</v>
+        <v>47.25</v>
       </c>
       <c r="O277" s="3" t="n">
-        <v>46246</v>
+        <v>46127</v>
       </c>
       <c r="P277" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q277" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R277" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B278" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Liceu Jardim Santo André</t>
+          <t>Escola Crista Estacao Crianca</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>SANTO ANDRE (SP)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Diamante</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J278" s="2" t="n">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K278" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L278" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="M278" t="n">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="N278" s="2" t="n">
-        <v>55.56</v>
+        <v>34.62</v>
       </c>
       <c r="O278" s="3" t="n">
-        <v>46233</v>
+        <v>46174</v>
       </c>
       <c r="P278" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q278" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R278" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B279" t="n">
         <v>20</v>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Adv Botucatu</t>
+          <t>Escola De Ensino Fundamental Evolução</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>BOTUCATU (SP)</t>
+          <t>VERANOPOLIS (RS)</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Karen Angelica Schenoor Daros Bilis</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J279" s="2" t="n">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="K279" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L279" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M279" t="n">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="N279" s="2" t="n">
-        <v>6.25</v>
+        <v>29.17</v>
       </c>
       <c r="O279" s="3" t="n">
-        <v>46174</v>
+        <v>46182</v>
       </c>
       <c r="P279" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q279" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R279" s="4" t="n">
-        <v>73472.34</v>
+        <v>39986.63</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B280" t="n">
         <v>20</v>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Alianca Espaco Educacional E Infantil</t>
+          <t>Escola Fábula</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>DIADEMA (SP)</t>
+          <t>TAUBATE (SP)</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>Luiz Henrique</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J280" s="2" t="n">
         <v>100</v>
       </c>
       <c r="K280" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L280" t="n">
-        <v>26</v>
+        <v>25.5</v>
       </c>
       <c r="M280" t="n">
         <v>104</v>
       </c>
       <c r="N280" s="2" t="n">
-        <v>25</v>
+        <v>24.52</v>
       </c>
       <c r="O280" s="3" t="n">
-        <v>46154</v>
+        <v>46253</v>
       </c>
       <c r="P280" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q280" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R280" s="4" t="n">
-        <v>47940.45</v>
+        <v>131736</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B281" t="n">
         <v>20</v>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Basic</t>
+          <t>Escola Feras Do Saber Educacao Infantil E Ensino Fundamental Ltda</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>TAUBATE (SP)</t>
+          <t>ASSIS (SP)</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Luiz Henrique</t>
+          <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J281" s="2" t="n">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="K281" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L281" t="n">
-        <v>17</v>
+        <v>35.5</v>
       </c>
       <c r="M281" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="N281" s="2" t="n">
-        <v>35.42</v>
+        <v>49.31</v>
       </c>
       <c r="O281" s="3" t="n">
-        <v>46170</v>
+        <v>46286</v>
       </c>
       <c r="P281" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q281" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R281" s="4" t="n">
-        <v>0</v>
+        <v>25667.21</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B282" t="n">
         <v>20</v>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Berçário Naamã</t>
+          <t>Escola Marista Social Curitiba</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>SAO BERNARDO DO CAMPO (SP)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Debora Kubota</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J282" s="2" t="n">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="K282" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L282" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="M282" t="n">
         <v>52</v>
       </c>
       <c r="N282" s="2" t="n">
-        <v>23.08</v>
+        <v>15.38</v>
       </c>
       <c r="O282" s="3" t="n">
-        <v>46192</v>
+        <v>46244</v>
       </c>
       <c r="P282" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q282" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R282" s="4" t="n">
-        <v>38826</v>
+        <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B283" t="n">
         <v>20</v>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>C.E.I.M Nova Angra</t>
+          <t>Escola Novo Milênio</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>ANGRA DOS REIS (RJ)</t>
+          <t>VILA VELHA (ES)</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>ES</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>Áquila Goulart Querino</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J283" s="2" t="n">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="K283" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L283" t="n">
-        <v>1</v>
+        <v>11.25</v>
       </c>
       <c r="M283" t="n">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="N283" s="2" t="n">
-        <v>1.92</v>
+        <v>28.13</v>
       </c>
       <c r="O283" s="3" t="n">
-        <v>46175</v>
+        <v>46205</v>
       </c>
       <c r="P283" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q283" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R283" s="4" t="n">
-        <v>0</v>
+        <v>12709.99</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B284" t="n">
         <v>20</v>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Cbm Castelo</t>
+          <t>ESCOLA PIAGET - GOIÂNIA</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>BELO HORIZONTE (MG)</t>
+          <t>GOIANIA (GO)</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J284" s="2" t="n">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="K284" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L284" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="M284" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="N284" s="2" t="n">
-        <v>25</v>
+        <v>33.33</v>
       </c>
       <c r="O284" s="3" t="n">
-        <v>46093</v>
+        <v>46160</v>
       </c>
       <c r="P284" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q284" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R284" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B285" t="n">
         <v>20</v>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Ceim Escola Tecnica</t>
+          <t>Escola Ravasco</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>ANGRA DOS REIS (RJ)</t>
+          <t>POSSE (GO)</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>GO</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J285" s="2" t="n">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K285" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L285" t="n">
-        <v>3</v>
+        <v>12.5</v>
       </c>
       <c r="M285" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N285" s="2" t="n">
-        <v>5.77</v>
+        <v>34.72</v>
       </c>
       <c r="O285" s="3" t="n">
-        <v>46175</v>
+        <v>46195</v>
       </c>
       <c r="P285" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q285" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R285" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B286" t="n">
         <v>20</v>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>CEIM SHOPPING PIRATAS</t>
+          <t>Escola Reino Infantil - Codó</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>ANGRA DOS REIS (RJ)</t>
+          <t>CODO (MA)</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>Ramilla Rocha</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J286" s="2" t="n"/>
       <c r="K286" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L286" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M286" t="n">
-        <v>36</v>
-[...11 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N286" s="2" t="n"/>
+      <c r="O286" s="3" t="n"/>
       <c r="Q286" s="4" t="n">
-        <v>0</v>
+        <v>3464.44</v>
       </c>
       <c r="R286" s="4" t="n">
-        <v>0</v>
+        <v>54180</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B287" t="n">
         <v>20</v>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Centro De Educação Anchieta - Manaus</t>
+          <t>Escola Santa Teresinha Do Menino Jesus</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>MANAUS (AM)</t>
+          <t>GUARAPUAVA (PR)</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>AM</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Jaine Rodrigues</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J287" s="2" t="n">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="K287" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L287" t="n">
-        <v>17.67</v>
+        <v>44.5</v>
       </c>
       <c r="M287" t="n">
-        <v>36</v>
+        <v>96</v>
       </c>
       <c r="N287" s="2" t="n">
-        <v>49.08</v>
+        <v>46.35</v>
       </c>
       <c r="O287" s="3" t="n">
-        <v>46247</v>
+        <v>46288</v>
       </c>
       <c r="P287" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q287" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R287" s="4" t="n">
-        <v>55000</v>
+        <v>17615.32</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B288" t="n">
         <v>20</v>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Centro Educacional Arteceb</t>
+          <t>Escola Shekinah Educacao Infantil E Ensino Fundamental Ltda</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>IMPERATRIZ (MA)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Debora Kubota</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J288" s="2" t="n">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K288" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L288" t="n">
-        <v>35.25</v>
+        <v>15.5</v>
       </c>
       <c r="M288" t="n">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="N288" s="2" t="n">
-        <v>48.96</v>
+        <v>32.29</v>
       </c>
       <c r="O288" s="3" t="n">
-        <v>46147</v>
+        <v>46204</v>
       </c>
       <c r="P288" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q288" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R288" s="4" t="n">
-        <v>130265.21</v>
+        <v>49554.02</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B289" t="n">
         <v>20</v>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Centro Educacional Companhia Do Saber</t>
+          <t>Externato Instituto Educacional Ltda</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>SAO JOSE (SC)</t>
+          <t>CAMPANHA (MG)</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>SC</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J289" s="2" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K289" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L289" t="n">
-        <v>37.33</v>
+        <v>23</v>
       </c>
       <c r="M289" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N289" s="2" t="n">
-        <v>46.66</v>
+        <v>44.23</v>
       </c>
       <c r="O289" s="3" t="n">
-        <v>46213</v>
+        <v>46170</v>
       </c>
       <c r="P289" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q289" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R289" s="4" t="n">
-        <v>339751.21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B290" t="n">
         <v>20</v>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Centro Educacional Exodo</t>
+          <t>Fundacao Educacional De Formiga-Mg - Fuom</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>RIO VERDE (GO)</t>
+          <t>FORMIGA (MG)</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>GO</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J290" s="2" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K290" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L290" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="M290" t="n">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="N290" s="2" t="n">
-        <v>32.14</v>
+        <v>40</v>
       </c>
       <c r="O290" s="3" t="n">
-        <v>46156</v>
+        <v>46141</v>
       </c>
       <c r="P290" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q290" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R290" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B291" t="n">
         <v>20</v>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>CESEP</t>
+          <t>I E S - Instituto Educacional Saber</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>BELEM (PA)</t>
+          <t>NOVA SERRANA (MG)</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>PA</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J291" s="2" t="n">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="K291" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L291" t="n">
-        <v>20.17</v>
+        <v>13</v>
       </c>
       <c r="M291" t="n">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N291" s="2" t="n">
-        <v>42.02</v>
+        <v>25</v>
       </c>
       <c r="O291" s="3" t="n">
-        <v>46255</v>
+        <v>46141</v>
       </c>
       <c r="P291" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q291" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R291" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B292" t="n">
         <v>20</v>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Cognos</t>
+          <t>Ieducaa</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>VARGEM GRANDE PAULISTA (SP)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J292" s="2" t="n">
         <v>100</v>
       </c>
       <c r="K292" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L292" t="n">
-        <v>12.5</v>
+        <v>10</v>
       </c>
       <c r="M292" t="n">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="N292" s="2" t="n">
-        <v>15.63</v>
+        <v>35.71</v>
       </c>
       <c r="O292" s="3" t="n">
-        <v>46175</v>
+        <v>46161</v>
       </c>
       <c r="P292" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q292" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R292" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B293" t="n">
         <v>20</v>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Colegio Abba</t>
+          <t>Instituto De Educacao Novo Tempo</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>GOIANIA (GO)</t>
+          <t>VITORIA DA CONQUISTA (BA)</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>GO</t>
+          <t>BA</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>João Santos</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J293" s="2" t="n">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="K293" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L293" t="n">
-        <v>7.5</v>
+        <v>9</v>
       </c>
       <c r="M293" t="n">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="N293" s="2" t="n">
-        <v>31.25</v>
+        <v>56.25</v>
       </c>
       <c r="O293" s="3" t="n">
-        <v>46154</v>
+        <v>46246</v>
       </c>
       <c r="P293" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q293" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R293" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B294" t="n">
         <v>20</v>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Colegio Adv Jau - Fundamental Ii</t>
+          <t>Instituto Educacional Confianca</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>JAU (SP)</t>
+          <t>ITAQUAQUECETUBA (SP)</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Claudia Baldo</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J294" s="2" t="n">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="K294" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L294" t="n">
-        <v>2.83</v>
+        <v>13</v>
       </c>
       <c r="M294" t="n">
-        <v>32</v>
+        <v>120</v>
       </c>
       <c r="N294" s="2" t="n">
-        <v>8.84</v>
+        <v>10.83</v>
       </c>
       <c r="O294" s="3" t="n">
-        <v>46175</v>
+        <v>46245</v>
       </c>
       <c r="P294" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q294" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R294" s="4" t="n">
-        <v>98607.36</v>
+        <v>85829.39999999999</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B295" t="n">
         <v>20</v>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Colegio Alfa Francisco Beltrao</t>
+          <t>Isem (Pequeno Davi)</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>FRANCISCO BELTRAO (PR)</t>
+          <t>DUQUE DE CAXIAS (RJ)</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J295" s="2" t="n">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="K295" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L295" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="M295" t="n">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="N295" s="2" t="n">
-        <v>15.63</v>
+        <v>25</v>
       </c>
       <c r="O295" s="3" t="n">
-        <v>46185</v>
+        <v>46184</v>
       </c>
       <c r="P295" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q295" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R295" s="4" t="n">
-        <v>41674.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B296" t="n">
         <v>20</v>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Colégio Alma Mater</t>
+          <t>Jatobá</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>MOGI DAS CRUZES (SP)</t>
+          <t>SANTO ANDRE (SP)</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Luiz Henrique</t>
+          <t>Debora Kubota</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J296" s="2" t="n">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K296" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L296" t="n">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="M296" t="n">
         <v>80</v>
       </c>
       <c r="N296" s="2" t="n">
-        <v>20</v>
+        <v>26.25</v>
       </c>
       <c r="O296" s="3" t="n">
-        <v>46176</v>
+        <v>46156</v>
       </c>
       <c r="P296" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q296" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R296" s="4" t="n">
-        <v>70968.3</v>
+        <v>100241.5</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B297" t="n">
         <v>20</v>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Colegio Aprendiz - Jaraguá Do Sul</t>
+          <t>Maple Bear Bauru</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>JARAGUA DO SUL (SC)</t>
+          <t>BAURU (SP)</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Claudia Baldo</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J297" s="2" t="n">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="K297" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L297" t="n">
-        <v>28.75</v>
+        <v>18.5</v>
       </c>
       <c r="M297" t="n">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="N297" s="2" t="n">
-        <v>35.94</v>
+        <v>57.81</v>
       </c>
       <c r="O297" s="3" t="n">
-        <v>46210</v>
+        <v>46260</v>
       </c>
       <c r="P297" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q297" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R297" s="4" t="n">
-        <v>123574.12</v>
+        <v>68689.95</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B298" t="n">
         <v>20</v>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Colegio Arnaldo Pernambuco</t>
+          <t>Maple Bear Belém</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>BELEM (PA)</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>PA</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J298" s="2" t="n">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L298" t="n">
-        <v>14</v>
+        <v>29.5</v>
       </c>
       <c r="M298" t="n">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N298" s="2" t="n">
-        <v>18.67</v>
+        <v>36.88</v>
       </c>
       <c r="O298" s="3" t="n">
-        <v>46182</v>
+        <v>46298</v>
       </c>
       <c r="P298" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q298" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R298" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B299" t="n">
         <v>20</v>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Colegio Atos</t>
+          <t>Maple Bear Bragança</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>POA (SP)</t>
+          <t>BRAGANCA PAULISTA (SP)</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Luiz Henrique</t>
+          <t>Eloisa Nascimento Cavalcanti</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Não informado</t>
-[...2 lines deleted...]
-      <c r="J299" s="2" t="n"/>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J299" s="2" t="n">
+        <v>96</v>
+      </c>
       <c r="K299" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L299" t="n">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="M299" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="O299" s="3" t="n"/>
+        <v>72</v>
+      </c>
+      <c r="N299" s="2" t="n">
+        <v>43.06</v>
+      </c>
+      <c r="O299" s="3" t="n">
+        <v>46181</v>
+      </c>
+      <c r="P299" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
       <c r="Q299" s="4" t="n">
-        <v>25257</v>
+        <v>0</v>
       </c>
       <c r="R299" s="4" t="n">
-        <v>35257</v>
+        <v>52299</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B300" t="n">
         <v>20</v>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Colegio Batista Ribeirao Preto</t>
+          <t>Mello &amp; Arice</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>RIBEIRAO PRETO (SP)</t>
+          <t>JACAREI (SP)</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="F300" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J300" s="2" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="K300" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L300" t="n">
-        <v>9.5</v>
+        <v>14</v>
       </c>
       <c r="M300" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N300" s="2" t="n">
-        <v>11.88</v>
+        <v>38.89</v>
       </c>
       <c r="O300" s="3" t="n">
-        <v>46200</v>
+        <v>46150</v>
       </c>
       <c r="P300" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q300" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R300" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B301" t="n">
         <v>20</v>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Colégio Criativo</t>
+          <t>Objetivo Junqueiropolis</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>MARILIA (SP)</t>
+          <t>JUNQUEIROPOLIS (SP)</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Silvana Pedroso</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J301" s="2" t="n">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="K301" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L301" t="n">
-        <v>19.5</v>
+        <v>15</v>
       </c>
       <c r="M301" t="n">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="N301" s="2" t="n">
-        <v>27.08</v>
+        <v>46.88</v>
       </c>
       <c r="O301" s="3" t="n">
-        <v>46203</v>
+        <v>46280</v>
       </c>
       <c r="P301" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q301" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R301" s="4" t="n">
-        <v>242395.7</v>
+        <v>43842</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B302" t="n">
         <v>20</v>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Colégio De Aplic.Pio Xii</t>
+          <t>Placidina</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>CAMPINAS (SP)</t>
+          <t>MOGI DAS CRUZES (SP)</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Bianca Silva</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J302" s="2" t="n">
         <v>100</v>
       </c>
       <c r="K302" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L302" t="n">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="M302" t="n">
-        <v>104</v>
+        <v>120</v>
       </c>
       <c r="N302" s="2" t="n">
-        <v>26.92</v>
+        <v>17.5</v>
       </c>
       <c r="O302" s="3" t="n">
-        <v>46155</v>
+        <v>46242</v>
       </c>
       <c r="P302" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q302" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R302" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B303" t="n">
         <v>20</v>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Colégio Divino Salvador</t>
+          <t>Pro Seculo</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>JUNDIAI (SP)</t>
+          <t>UBERLANDIA (MG)</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Ouro</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J303" s="2" t="n"/>
       <c r="K303" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L303" t="n">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="M303" t="n">
-        <v>80</v>
-[...11 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N303" s="2" t="n"/>
+      <c r="O303" s="3" t="n"/>
       <c r="Q303" s="4" t="n">
-        <v>0</v>
+        <v>3623.42</v>
       </c>
       <c r="R303" s="4" t="n">
-        <v>264256.7</v>
+        <v>259342.08</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B304" t="n">
         <v>20</v>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Colegio Divino Salvador De Cabreuva - Sp</t>
+          <t>Rede Alfa Pato Branco Pr</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>CABREUVA (SP)</t>
+          <t>PATO BRANCO (PR)</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Deivid Fonseca</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J304" s="2" t="n">
         <v>93</v>
       </c>
       <c r="K304" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L304" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="M304" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N304" s="2" t="n">
-        <v>26.25</v>
+        <v>18.27</v>
       </c>
       <c r="O304" s="3" t="n">
-        <v>46148</v>
+        <v>46252</v>
       </c>
       <c r="P304" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q304" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R304" s="4" t="n">
-        <v>60076.49</v>
+        <v>99886.5</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B305" t="n">
         <v>20</v>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Colégio Educacional De Fartura</t>
+          <t>Rede Sagrado - Colegio Imaculada Conceicao Curitiba</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>FARTURA (SP)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Silvana Pedroso</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J305" s="2" t="n">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="K305" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L305" t="n">
-        <v>51.5</v>
+        <v>45.5</v>
       </c>
       <c r="M305" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N305" s="2" t="n">
-        <v>49.52</v>
+        <v>87.5</v>
       </c>
       <c r="O305" s="3" t="n">
-        <v>46227</v>
+        <v>46260</v>
       </c>
       <c r="P305" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q305" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R305" s="4" t="n">
-        <v>102772.71</v>
+        <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B306" t="n">
         <v>20</v>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Colegio Equipe 1 - Cw Professores</t>
+          <t>Rede Sagrado - Colegio Social Madre Clelia Curitiba</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>SAO GONCALO (RJ)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Julio Melo</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J306" s="2" t="n">
-        <v>87</v>
+        <v>74</v>
       </c>
       <c r="K306" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L306" t="n">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="M306" t="n">
         <v>52</v>
       </c>
       <c r="N306" s="2" t="n">
-        <v>36.54</v>
+        <v>105.77</v>
       </c>
       <c r="O306" s="3" t="n">
-        <v>46162</v>
+        <v>46254</v>
       </c>
       <c r="P306" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q306" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R306" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B307" t="n">
         <v>20</v>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Colegio Eterno Aprendiz</t>
+          <t>Schaidhauer E Aguiar Ltda</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>ITAQUAQUECETUBA (SP)</t>
+          <t>POMPEIA (SP)</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="F307" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J307" s="2" t="n"/>
       <c r="K307" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L307" t="n">
-        <v>14.75</v>
+        <v>0</v>
       </c>
       <c r="M307" t="n">
-        <v>36</v>
-[...11 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N307" s="2" t="n"/>
+      <c r="O307" s="3" t="n"/>
       <c r="Q307" s="4" t="n">
-        <v>0</v>
+        <v>80504.25999999999</v>
       </c>
       <c r="R307" s="4" t="n">
-        <v>0</v>
+        <v>210667.5</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B308" t="n">
         <v>20</v>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Colegio Integrado Educar</t>
+          <t>Soletrando Escola De Educ. Infantil E Ens. Fundamental</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>SANTO ANDRE (SP)</t>
+          <t>CAMPO GRANDE (MS)</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MS</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J308" s="2" t="n">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K308" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L308" t="n">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="M308" t="n">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="N308" s="2" t="n">
-        <v>15.63</v>
+        <v>46.15</v>
       </c>
       <c r="O308" s="3" t="n">
-        <v>46175</v>
+        <v>46156</v>
       </c>
       <c r="P308" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q308" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R308" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B309" t="n">
         <v>20</v>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Colégio Maria Raythe</t>
+          <t>Souza Macaé</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>MACAE (RJ)</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>RJ</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J309" s="2" t="n">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K309" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L309" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="M309" t="n">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="N309" s="2" t="n">
-        <v>23.08</v>
+        <v>10.58</v>
       </c>
       <c r="O309" s="3" t="n">
-        <v>46183</v>
+        <v>46248</v>
       </c>
       <c r="P309" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q309" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R309" s="4" t="n">
-        <v>0</v>
+        <v>176929.72</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B310" t="n">
         <v>20</v>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Colegio Marista Alfenas</t>
+          <t>The Joy School Franca</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>ALFENAS (MG)</t>
+          <t>FRANCA (SP)</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>Beatriz Moreira</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J310" s="2" t="n">
         <v>100</v>
       </c>
       <c r="K310" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L310" t="n">
-        <v>18.5</v>
+        <v>11</v>
       </c>
       <c r="M310" t="n">
         <v>48</v>
       </c>
       <c r="N310" s="2" t="n">
-        <v>38.54</v>
+        <v>22.92</v>
       </c>
       <c r="O310" s="3" t="n">
-        <v>46141</v>
+        <v>46259</v>
       </c>
       <c r="P310" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q310" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R310" s="4" t="n">
-        <v>0</v>
+        <v>31247.23</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B311" t="n">
         <v>20</v>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Colegio Marista Aparecida</t>
+          <t>Unif Universidade Infantil</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>BENTO GONCALVES (RS)</t>
+          <t>FORTALEZA (CE)</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J311" s="2" t="n">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="K311" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L311" t="n">
-        <v>34.25</v>
+        <v>44.55</v>
       </c>
       <c r="M311" t="n">
         <v>48</v>
       </c>
       <c r="N311" s="2" t="n">
-        <v>71.34999999999999</v>
+        <v>92.81</v>
       </c>
       <c r="O311" s="3" t="n">
-        <v>46258</v>
+        <v>46259</v>
       </c>
       <c r="P311" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q311" s="4" t="n">
-        <v>19148.9</v>
+        <v>0</v>
       </c>
       <c r="R311" s="4" t="n">
-        <v>88632.89999999999</v>
-[...4689 lines deleted...]
-        <v>18105</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R375"/>
+  <autoFilter ref="A1:R311"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="72" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Base Emergencial da Qualidade</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Gerado em</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>27/08/2026 20:26:27</t>
+          <t>26/10/2026 20:07:58</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filtros</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>risco=ATENÇÃO</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
           <t>Faixa</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Pontuação</t>
         </is>