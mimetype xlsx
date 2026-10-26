--- v0 (2026-08-27)
+++ v1 (2026-10-26)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Escolas" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Legenda" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Escolas'!$A$1:$R$78</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Escolas'!$A$1:$R$84</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="0.0&quot;%&quot;"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
     <numFmt numFmtId="167" formatCode="R$ #,##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
@@ -441,51 +441,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R78"/>
+  <dimension ref="A1:R84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="34" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="27" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="19" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="11" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
@@ -573,5878 +573,6299 @@
           <t>Materiais</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Valor vencido 2026</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Faturamento real</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>67</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>COLEGIO ANGELORUM</t>
+          <t>Instituto Pedagogico Novo Mundo</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>FORTALEZA (CE)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J2" s="2" t="n">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="M2" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N2" s="2" t="n">
-        <v>9.619999999999999</v>
+        <v>69.44</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>46245</v>
+        <v>46247</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q2" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="4" t="n">
-        <v>61347</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>65</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>C.E.I.M.</t>
+          <t>Aurora Educacional</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>ANGRA DOS REIS (RJ)</t>
+          <t>MARINGA (PR)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>PR</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Renan Antonio Pais De Godoy</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J3" s="2" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L3" t="n">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="M3" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="O3" s="3" t="n"/>
+        <v>48</v>
+      </c>
+      <c r="N3" s="2" t="n">
+        <v>25</v>
+      </c>
+      <c r="O3" s="3" t="n">
+        <v>46246</v>
+      </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="4" t="n">
-        <v>0</v>
+        <v>452.28</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>65</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Coc - Cambauba</t>
+          <t>C.E.I.M.</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>ANGRA DOS REIS (RJ)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>RJ</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J4" s="2" t="n">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L4" t="n">
-        <v>23.75</v>
+        <v>0</v>
       </c>
       <c r="M4" t="n">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N4" s="2" t="n"/>
+      <c r="O4" s="3" t="n"/>
       <c r="P4" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="4" t="n">
-        <v>44877.9</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>65</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Colégio Prof Carneiro Ribeiro Unid I</t>
+          <t>Centro De Educacao Peter Pan (Unid.Vila-Itajaí)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>ITAJAI (SC)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J5" s="2" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L5" t="n">
-        <v>45</v>
+        <v>21.17</v>
       </c>
       <c r="M5" t="n">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="N5" s="2" t="n">
-        <v>86.54000000000001</v>
+        <v>26.46</v>
       </c>
       <c r="O5" s="3" t="n">
-        <v>46239</v>
+        <v>46245</v>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="4" t="n">
-        <v>82890</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>65</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Colégio Prof Carneiro Ribeiro Unid Ii</t>
+          <t>Colégio Atual</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>MACEIO (AL)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>AL</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>Hudson V. M. Fonseca</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J6" s="2" t="n">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L6" t="n">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="M6" t="n">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="N6" s="2" t="n">
-        <v>88.45999999999999</v>
+        <v>18</v>
       </c>
       <c r="O6" s="3" t="n">
-        <v>46239</v>
+        <v>46289</v>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="4" t="n">
-        <v>86090</v>
+        <v>17600</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>65</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>El-Shaday - São Paulo (Marajoara)</t>
+          <t>Colegio Hbc</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>PALMAS (PR)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J7" s="2" t="n">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L7" t="n">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="M7" t="n">
         <v>80</v>
       </c>
       <c r="N7" s="2" t="n">
-        <v>52.5</v>
+        <v>23.75</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>46254</v>
+        <v>46267</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="4" t="n">
-        <v>159252.91</v>
+        <v>15048</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>65</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Escola Evoluindo Ser</t>
+          <t>Colegio Imaculado Coracao De Maria - Pe</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>ITABUNA (BA)</t>
+          <t>OLINDA (PE)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>João Arruda</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L8" t="n">
-        <v>27.83</v>
+        <v>8</v>
       </c>
       <c r="M8" t="n">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="N8" s="2" t="n">
-        <v>77.31</v>
+        <v>10</v>
       </c>
       <c r="O8" s="3" t="n">
-        <v>46237</v>
+        <v>46265</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>65</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Instituto Educacional Renascer</t>
+          <t>Colégio Monte Sinai</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J9" s="2" t="n">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L9" t="n">
-        <v>13.5</v>
+        <v>36.5</v>
       </c>
       <c r="M9" t="n">
         <v>52</v>
       </c>
       <c r="N9" s="2" t="n">
-        <v>25.96</v>
+        <v>70.19</v>
       </c>
       <c r="O9" s="3" t="n">
-        <v>46181</v>
+        <v>46296</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q9" s="4" t="n">
-        <v>9663</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4" t="n">
-        <v>32210</v>
+        <v>188420</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B10" t="n">
         <v>65</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Mundi Pueri</t>
+          <t>Colegio Sagrado Coracao De Jesus - Sao Paulo</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>BARUERI (SP)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Gabriel Ebenezer De Oliveira</t>
+          <t>Debora Kubota</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J10" s="2" t="n">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L10" t="n">
-        <v>31</v>
+        <v>56.83</v>
       </c>
       <c r="M10" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="N10" s="2" t="n">
-        <v>64.58</v>
+        <v>157.86</v>
       </c>
       <c r="O10" s="3" t="n">
-        <v>46251</v>
+        <v>46286</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>red</t>
         </is>
       </c>
       <c r="Q10" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="4" t="n">
-        <v>157969.44</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Castelinho Encantado</t>
+          <t>El-Shaday - São Paulo (Marajoara)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CAMPOS DOS GOYTACAZES (RJ)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Kátia Fernanda Araújo Da Costa</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J11" s="2" t="n">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L11" t="n">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="M11" t="n">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="N11" s="2" t="n">
-        <v>36.54</v>
+        <v>63.75</v>
       </c>
       <c r="O11" s="3" t="n">
-        <v>46169</v>
+        <v>46274</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q11" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="4" t="n">
-        <v>0</v>
+        <v>159252.91</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>HOTELZINHO ANJINHO DA GUARDA</t>
+          <t>Escola Evoluindo Ser</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CUIABA (MT)</t>
+          <t>ITABUNA (BA)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>BA</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>João Santos</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J12" s="2" t="n">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L12" t="n">
-        <v>0</v>
+        <v>38.83</v>
       </c>
       <c r="M12" t="n">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="N12" s="2" t="n">
-        <v>0</v>
+        <v>107.86</v>
       </c>
       <c r="O12" s="3" t="n">
-        <v>45868</v>
+        <v>46287</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q12" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Privilégio</t>
+          <t>Instituto Educacional Educart</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>SAO VICENTE (SP)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>Matheus Costa</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J13" s="2" t="n">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L13" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="M13" t="n">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="N13" s="2" t="n">
-        <v>0</v>
+        <v>30.56</v>
       </c>
       <c r="O13" s="3" t="n">
-        <v>45909</v>
+        <v>46252</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q13" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Academia Santa Gertrudes</t>
+          <t>Rede Ped - Anglo Lauro De Freitas</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>OLINDA (PE)</t>
+          <t>LAURO DE FREITAS (BA)</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J14" s="2" t="n">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L14" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="M14" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N14" s="2" t="n">
-        <v>7.5</v>
+        <v>27.78</v>
       </c>
       <c r="O14" s="3" t="n">
-        <v>46150</v>
+        <v>46251</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q14" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Alfa Campinas</t>
+          <t>Castelinho Encantado</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>SAO JOSE (SC)</t>
+          <t>CAMPOS DOS GOYTACAZES (RJ)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Lucas Rosa</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J15" s="2" t="n">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L15" t="n">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="M15" t="n">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="N15" s="2" t="n">
-        <v>13.89</v>
+        <v>36.54</v>
       </c>
       <c r="O15" s="3" t="n">
-        <v>46164</v>
+        <v>46169</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q15" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="4" t="n">
-        <v>43879.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Colegio Nova Era</t>
+          <t>Hotelzinho Anjinho Da Guarda</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>CUIABA (MT)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MT</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J16" s="2" t="n">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L16" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M16" t="n">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="N16" s="2" t="n">
-        <v>8.33</v>
+        <v>0</v>
       </c>
       <c r="O16" s="3" t="n">
-        <v>46084</v>
+        <v>45868</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q16" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="4" t="n">
-        <v>32750.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Colegio Atos Poá</t>
+          <t>Privilégio</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>POA (SP)</t>
+          <t>SAO VICENTE (SP)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="F17" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J17" s="2" t="n">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L17" t="n">
         <v>0</v>
       </c>
       <c r="M17" t="n">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="N17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="O17" s="3" t="n">
-        <v>45938</v>
+        <v>45909</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q17" s="4" t="n">
-        <v>25257</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4" t="n">
-        <v>35257</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Colégio Omega</t>
+          <t>Academia Santa Gertrudes</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>ARACAJU (SE)</t>
+          <t>OLINDA (PE)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>SE</t>
+          <t>PE</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>João Arruda</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J18" s="2" t="n">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L18" t="n">
         <v>6</v>
       </c>
       <c r="M18" t="n">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="N18" s="2" t="n">
-        <v>12.5</v>
+        <v>7.5</v>
       </c>
       <c r="O18" s="3" t="n">
-        <v>46255</v>
+        <v>46150</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q18" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Escola Reino Infantil - Codó</t>
+          <t>Casa Escola Teresa De Lisieux</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>CODO (MA)</t>
+          <t>MACEIO (AL)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>AL</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Hudson V. M. Fonseca</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J19" s="2" t="n">
-        <v>73</v>
+        <v>0</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L19" t="n">
-        <v>13.5</v>
+        <v>16.17</v>
       </c>
       <c r="M19" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N19" s="2" t="n">
-        <v>25.96</v>
+        <v>33.69</v>
       </c>
       <c r="O19" s="3" t="n">
-        <v>46168</v>
+        <v>46269</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q19" s="4" t="n">
-        <v>3464.44</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4" t="n">
-        <v>54180</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Espaço Aberto Unid Fundamental</t>
+          <t>Centro De Educacao Peter Pan (Itajaí Cordeiros)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>NITEROI (RJ)</t>
+          <t>ITAJAI (SC)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J20" s="2" t="n">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L20" t="n">
-        <v>17.5</v>
+        <v>30.77</v>
       </c>
       <c r="M20" t="n">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="N20" s="2" t="n">
-        <v>33.65</v>
+        <v>29.59</v>
       </c>
       <c r="O20" s="3" t="n">
-        <v>46163</v>
+        <v>46275</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q20" s="4" t="n">
-        <v>6090</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4" t="n">
-        <v>81187.62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ferrasense</t>
+          <t>Centro Integrado Lagoa Azul</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>FERRAZ DE VASCONCELOS (SP)</t>
+          <t>SALVADOR (BA)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Luiz Henrique</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J21" s="2" t="n">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L21" t="n">
-        <v>20.83</v>
+        <v>14.5</v>
       </c>
       <c r="M21" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N21" s="2" t="n">
-        <v>20.03</v>
+        <v>40.28</v>
       </c>
       <c r="O21" s="3" t="n">
-        <v>46183</v>
+        <v>46266</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q21" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="4" t="n">
-        <v>142535</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>SESC - Gama</t>
+          <t>Colégio Antonio Villas Boas - Ayrosa 2</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J22" s="2" t="n">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L22" t="n">
-        <v>8.5</v>
+        <v>90.5</v>
       </c>
       <c r="M22" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N22" s="2" t="n">
-        <v>8.17</v>
+        <v>174.04</v>
       </c>
       <c r="O22" s="3" t="n">
-        <v>46191</v>
+        <v>46267</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q22" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>SESC - Gama</t>
+          <t>Colégio Antonio Villas Boas - Santo Antonio</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J23" s="2" t="n">
-        <v>93</v>
+        <v>0</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L23" t="n">
-        <v>8.5</v>
+        <v>18</v>
       </c>
       <c r="M23" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N23" s="2" t="n">
-        <v>8.17</v>
+        <v>34.62</v>
       </c>
       <c r="O23" s="3" t="n">
-        <v>46191</v>
+        <v>46269</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q23" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>SESC - Gama</t>
+          <t>Colegio Cristao Poulton Kalley</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>SERRA (ES)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J24" s="2" t="n">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L24" t="n">
-        <v>8.5</v>
+        <v>13.17</v>
       </c>
       <c r="M24" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N24" s="2" t="n">
-        <v>8.17</v>
+        <v>25.33</v>
       </c>
       <c r="O24" s="3" t="n">
-        <v>46191</v>
+        <v>46294</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q24" s="4" t="n">
-        <v>0</v>
+        <v>2467.5</v>
       </c>
       <c r="R24" s="4" t="n">
-        <v>1101318.4</v>
+        <v>39480</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>SESC - Gama</t>
+          <t>Colegio E Curso Esplendor</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J25" s="2" t="n">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L25" t="n">
-        <v>8.5</v>
+        <v>17</v>
       </c>
       <c r="M25" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N25" s="2" t="n">
-        <v>8.17</v>
+        <v>47.22</v>
       </c>
       <c r="O25" s="3" t="n">
-        <v>46191</v>
+        <v>46288</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q25" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>SESC - Tguatinga</t>
+          <t>Colegio Nova Era</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Kátia Fernanda Araújo Da Costa</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J26" s="2" t="n">
         <v>93</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L26" t="n">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="M26" t="n">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="N26" s="2" t="n">
-        <v>24.04</v>
+        <v>8.33</v>
       </c>
       <c r="O26" s="3" t="n">
-        <v>46196</v>
+        <v>46084</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q26" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="4" t="n">
-        <v>1101318.4</v>
+        <v>32750.73</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>SESC - Tguatinga</t>
+          <t>Colégio San Marco</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>CAMPO LARGO (PR)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Alessandra Drago</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J27" s="2" t="n">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L27" t="n">
-        <v>25</v>
+        <v>29.17</v>
       </c>
       <c r="M27" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N27" s="2" t="n">
-        <v>24.04</v>
+        <v>36.46</v>
       </c>
       <c r="O27" s="3" t="n">
-        <v>46196</v>
+        <v>46253</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q27" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="4" t="n">
-        <v>1101318.4</v>
+        <v>30741.83</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>SESC - Tguatinga</t>
+          <t>Insgra</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J28" s="2" t="n">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L28" t="n">
-        <v>25</v>
+        <v>20.5</v>
       </c>
       <c r="M28" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N28" s="2" t="n">
-        <v>24.04</v>
+        <v>25.63</v>
       </c>
       <c r="O28" s="3" t="n">
-        <v>46196</v>
+        <v>46274</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q28" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R28" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>SESC - Tguatinga</t>
+          <t>Kids Centro Educacional</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J29" s="2" t="n">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L29" t="n">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="M29" t="n">
-        <v>104</v>
+        <v>48</v>
       </c>
       <c r="N29" s="2" t="n">
-        <v>24.04</v>
+        <v>16.67</v>
       </c>
       <c r="O29" s="3" t="n">
-        <v>46196</v>
+        <v>46080</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q29" s="4" t="n">
-        <v>0</v>
+        <v>29134.72</v>
       </c>
       <c r="R29" s="4" t="n">
-        <v>1101318.4</v>
+        <v>60949.7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>ADVENTISTA 4 MT - Glória</t>
+          <t>Cnx Nova Odessa</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>NOVA ODESSA (SP)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J30" s="2" t="n">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L30" t="n">
-        <v>16</v>
+        <v>11.5</v>
       </c>
       <c r="M30" t="n">
-        <v>72</v>
+        <v>48</v>
       </c>
       <c r="N30" s="2" t="n">
-        <v>22.22</v>
+        <v>23.96</v>
       </c>
       <c r="O30" s="3" t="n">
-        <v>46258</v>
+        <v>46241</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q30" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R30" s="4" t="n">
-        <v>46742.92</v>
+        <v>28124.27</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>ADVENTISTA 4 MT - Glória</t>
+          <t>Colegio Atos Poá</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>POA (SP)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
-[...9 lines deleted...]
-          <t>Ouro</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J31" s="2" t="n">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L31" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="M31" t="n">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="N31" s="2" t="n">
-        <v>22.22</v>
+        <v>0</v>
       </c>
       <c r="O31" s="3" t="n">
-        <v>46258</v>
+        <v>45938</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q31" s="4" t="n">
-        <v>0</v>
+        <v>25257</v>
       </c>
       <c r="R31" s="4" t="n">
-        <v>46742.92</v>
+        <v>35257</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B32" t="n">
+        <v>55</v>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Leonardo Da Vinci - Jabaquara</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>SAO PAULO (SP)</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>Kelly Vargas</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Prata</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Lumisfera</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>Vermelho</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="n">
+        <v>45</v>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="L32" t="n">
+        <v>10</v>
+      </c>
+      <c r="M32" t="n">
         <v>52</v>
       </c>
-      <c r="C32" t="inlineStr">
-[...47 lines deleted...]
-      </c>
       <c r="N32" s="2" t="n">
-        <v>22.22</v>
+        <v>19.23</v>
       </c>
       <c r="O32" s="3" t="n">
-        <v>46258</v>
+        <v>46198</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q32" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>52</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>ADVENTISTA 4 MT - Glória</t>
+          <t>Colégio Conexão Maranhense</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Várzea Grande</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Mato Grosso</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J33" s="2" t="n">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L33" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="M33" t="n">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N33" s="2" t="n">
-        <v>22.22</v>
+        <v>10</v>
       </c>
       <c r="O33" s="3" t="n">
-        <v>46258</v>
+        <v>46190</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q33" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>52</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Cec - Centro Educacional Da Crianca</t>
+          <t>Colegio E Curso Intellectus</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>NITEROI (RJ)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J34" s="2" t="n">
-        <v>68</v>
+        <v>93</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L34" t="n">
-        <v>13</v>
+        <v>22.83</v>
       </c>
       <c r="M34" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N34" s="2" t="n">
-        <v>12.5</v>
+        <v>43.9</v>
       </c>
       <c r="O34" s="3" t="n">
-        <v>46246</v>
+        <v>46190</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q34" s="4" t="n">
-        <v>0</v>
+        <v>8760</v>
       </c>
       <c r="R34" s="4" t="n">
-        <v>0</v>
+        <v>176282.99</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>52</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Colégio Bernardo Galvão</t>
+          <t>Colegio Pibara - Batista De Aracruz</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>SALVADOR (BA)</t>
+          <t>ARACRUZ (ES)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Geovane Santos</t>
+          <t>Lucas Rosa</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>Vermelho</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J35" s="2" t="n">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L35" t="n">
-        <v>14</v>
+        <v>10.83</v>
       </c>
       <c r="M35" t="n">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="N35" s="2" t="n">
-        <v>38.89</v>
+        <v>16.66</v>
       </c>
       <c r="O35" s="3" t="n">
-        <v>46244</v>
+        <v>46093</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q35" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B36" t="n">
         <v>52</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Colégio Cei Natal</t>
+          <t>Colégio Santa Sofia</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>NATAL (RN)</t>
+          <t>GARANHUNS (PE)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>RN</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J36" s="2" t="n">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L36" t="n">
-        <v>9.67</v>
+        <v>2</v>
       </c>
       <c r="M36" t="n">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="N36" s="2" t="n">
-        <v>18.6</v>
+        <v>6.25</v>
       </c>
       <c r="O36" s="3" t="n">
-        <v>46216</v>
+        <v>46091</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q36" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R36" s="4" t="n">
-        <v>50599.28</v>
+        <v>111818.79</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B37" t="n">
         <v>52</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Colegio Evangelico Almeida Barros</t>
+          <t>Jardim De Infancia E Escola Santo Amaro</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>BELFORD ROXO (RJ)</t>
+          <t>CAMPOS DOS GOYTACAZES (RJ)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>RJ</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Renata Vieira</t>
+          <t>Lucas Rosa</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J37" s="2" t="n">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L37" t="n">
-        <v>4.5</v>
+        <v>11</v>
       </c>
       <c r="M37" t="n">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="N37" s="2" t="n">
-        <v>12.5</v>
+        <v>10.58</v>
       </c>
       <c r="O37" s="3" t="n">
-        <v>46122</v>
+        <v>46176</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q37" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>52</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Colégio Santa Sofia</t>
+          <t>Marista Sagrado Coração</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>GARANHUNS (PE)</t>
+          <t>FORTALEZA (CE)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>João Santos</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J38" s="2" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L38" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M38" t="n">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="N38" s="2" t="n">
-        <v>6.25</v>
+        <v>5</v>
       </c>
       <c r="O38" s="3" t="n">
-        <v>46091</v>
+        <v>46191</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q38" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="4" t="n">
-        <v>111818.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B39" t="n">
         <v>52</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Colegio Sao Lucas</t>
+          <t>Rede Damas - Colégio Imaculada Conceição</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>NITEROI (RJ)</t>
+          <t>CAMPINA GRANDE (PB)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>PB</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J39" s="2" t="n">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L39" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="M39" t="n">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="N39" s="2" t="n">
-        <v>9.380000000000001</v>
+        <v>10</v>
       </c>
       <c r="O39" s="3" t="n">
-        <v>46101</v>
+        <v>46140</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q39" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="4" t="n">
-        <v>0</v>
+        <v>107725.67</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B40" t="n">
         <v>52</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Escola Reino Infantil - São Luís</t>
+          <t>Sagrado Coração De Jesus</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>TERESINA (PI)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>MA</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>PI</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J40" s="2" t="n">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L40" t="n">
-        <v>8.67</v>
+        <v>0</v>
       </c>
       <c r="M40" t="n">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="N40" s="2" t="n">
-        <v>27.09</v>
+        <v>0</v>
       </c>
       <c r="O40" s="3" t="n">
-        <v>46199</v>
+        <v>45890</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q40" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="4" t="n">
-        <v>789.62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B41" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Sagrado Coração De Jesus</t>
+          <t>Acdmav Damas Recife</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>TERESINA (PI)</t>
+          <t>RECIFE (PE)</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>PI</t>
+          <t>PE</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>João Santos</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J41" s="2" t="n">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="K41" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L41" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="M41" t="n">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="N41" s="2" t="n">
-        <v>0</v>
+        <v>16.35</v>
       </c>
       <c r="O41" s="3" t="n">
-        <v>45890</v>
+        <v>46147</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q41" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B42" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Salette</t>
+          <t>Alfa Campinas</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>SALVADOR (BA)</t>
+          <t>SAO JOSE (SC)</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Geovane Santos</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Vermelho</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J42" s="2" t="n">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L42" t="n">
-        <v>12.5</v>
+        <v>14</v>
       </c>
       <c r="M42" t="n">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="N42" s="2" t="n">
-        <v>26.04</v>
+        <v>19.44</v>
       </c>
       <c r="O42" s="3" t="n">
-        <v>46225</v>
+        <v>46289</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q42" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R42" s="4" t="n">
-        <v>0</v>
+        <v>43879.5</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>50</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Colegio Alfa Castelo Blumenau</t>
+          <t>Centro De Educacao Pingos De Mel</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>BLUMENAU (SC)</t>
+          <t>LAGES (SC)</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Rafaella Adalgisa Silva Do Nascimento</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J43" s="2" t="n">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L43" t="n">
-        <v>19.25</v>
+        <v>26.25</v>
       </c>
       <c r="M43" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N43" s="2" t="n">
-        <v>24.06</v>
+        <v>72.92</v>
       </c>
       <c r="O43" s="3" t="n">
-        <v>46247</v>
+        <v>46286</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q43" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R43" s="4" t="n">
-        <v>99886.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B44" t="n">
         <v>50</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Colegio Claudia Alencar</t>
+          <t>Centro Educacional Saphyra</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>FORTALEZA (CE)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>CE</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J44" s="2" t="n">
-        <v>79</v>
+        <v>24</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L44" t="n">
-        <v>22.08</v>
+        <v>5</v>
       </c>
       <c r="M44" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N44" s="2" t="n">
-        <v>42.46</v>
+        <v>13.89</v>
       </c>
       <c r="O44" s="3" t="n">
-        <v>46244</v>
+        <v>46253</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q44" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R44" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>50</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Colégio Cristão Poulton Kalley</t>
+          <t>Colégio Antonio Villas Boas (Und Helena Maria)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>SERRA (ES)</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Áquila Goulart Querino</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J45" s="2" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K45" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L45" t="n">
-        <v>12.17</v>
+        <v>33.23</v>
       </c>
       <c r="M45" t="n">
         <v>52</v>
       </c>
       <c r="N45" s="2" t="n">
-        <v>23.4</v>
+        <v>63.9</v>
       </c>
       <c r="O45" s="3" t="n">
-        <v>46240</v>
+        <v>46269</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q45" s="4" t="n">
-        <v>2467.5</v>
+        <v>0</v>
       </c>
       <c r="R45" s="4" t="n">
-        <v>39480</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B46" t="n">
         <v>50</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Colegio Marista De Aracati</t>
+          <t>Colegio Excelencia</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>ARACATI (CE)</t>
+          <t>PELOTAS (RS)</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Joélio</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J46" s="2" t="n">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="K46" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L46" t="n">
-        <v>0</v>
+        <v>21.33</v>
       </c>
       <c r="M46" t="n">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="N46" s="2" t="n">
-        <v>0</v>
+        <v>66.66</v>
       </c>
       <c r="O46" s="3" t="n">
-        <v>45944</v>
+        <v>46261</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q46" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R46" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>50</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Colegio Monteiro Lobato</t>
+          <t>Colegio Marista De Aracati</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>FRANCA (SP)</t>
+          <t>ARACATI (CE)</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>SP</t>
-[...4 lines deleted...]
-          <t>Claudia Baldo</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J47" s="2" t="n">
-        <v>98</v>
+        <v>69</v>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L47" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="M47" t="n">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="N47" s="2" t="n">
-        <v>23.21</v>
+        <v>0</v>
       </c>
       <c r="O47" s="3" t="n">
-        <v>46234</v>
+        <v>45944</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q47" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R47" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B48" t="n">
         <v>50</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Colégio Teresa Verzeri</t>
+          <t>Colégio Olivetano</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>SANTO ANGELO (RS)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Melina Camargo</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J48" s="2" t="n">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="K48" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L48" t="n">
-        <v>55.25</v>
+        <v>14</v>
       </c>
       <c r="M48" t="n">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="N48" s="2" t="n">
-        <v>98.66</v>
+        <v>38.89</v>
       </c>
       <c r="O48" s="3" t="n">
-        <v>46218</v>
+        <v>46127</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q48" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R48" s="4" t="n">
-        <v>132846.23</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B49" t="n">
         <v>50</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Creche Tia Lica E Escola Sao Jose</t>
+          <t>Colégio Professora Sílvia Helena</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>FORTALEZA (CE)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>CE</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Ramilla Rocha</t>
+          <t>Thielly Gomes Da Silva</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J49" s="2" t="n">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="K49" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L49" t="n">
-        <v>23.5</v>
+        <v>26.33</v>
       </c>
       <c r="M49" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N49" s="2" t="n">
-        <v>29.38</v>
+        <v>73.14</v>
       </c>
       <c r="O49" s="3" t="n">
-        <v>46258</v>
+        <v>46282</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q49" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R49" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B50" t="n">
         <v>50</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Gibran</t>
+          <t>Colégio Teresa Verzeri</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>TABOAO DA SERRA (SP)</t>
+          <t>SANTO ANGELO (RS)</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Mayara da Silva Santos</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J50" s="2" t="n">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L50" t="n">
-        <v>32.13</v>
+        <v>56.25</v>
       </c>
       <c r="M50" t="n">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="N50" s="2" t="n">
-        <v>30.89</v>
+        <v>100.45</v>
       </c>
       <c r="O50" s="3" t="n">
-        <v>46181</v>
+        <v>46294</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q50" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R50" s="4" t="n">
-        <v>352306.45</v>
+        <v>132846.23</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B51" t="n">
         <v>50</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Instituto São Pio X - Osasco</t>
+          <t>Escola Integra</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>OSASCO (SP)</t>
+          <t>SERRA (ES)</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Mayara da Silva Santos</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J51" s="2" t="n">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L51" t="n">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="M51" t="n">
-        <v>104</v>
+        <v>65</v>
       </c>
       <c r="N51" s="2" t="n">
-        <v>20.19</v>
+        <v>52.31</v>
       </c>
       <c r="O51" s="3" t="n">
-        <v>46248</v>
+        <v>46296</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q51" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R51" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B52" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Adventista 1 Mt - Várzea Grande</t>
+          <t>Escola Marista Social Cascavel</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>VARZEA GRANDE (MT)</t>
+          <t>CASCAVEL (PR)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Renan Antonio Pais De Godoy</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J52" s="2" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K52" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L52" t="n">
-        <v>8</v>
+        <v>23.5</v>
       </c>
       <c r="M52" t="n">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N52" s="2" t="n">
-        <v>25</v>
+        <v>65.28</v>
       </c>
       <c r="O52" s="3" t="n">
-        <v>46254</v>
+        <v>46268</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q52" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R52" s="4" t="n">
-        <v>46742.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B53" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Adventista 1 Mt - Várzea Grande</t>
+          <t>Gibran</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>VARZEA GRANDE (MT)</t>
+          <t>TABOAO DA SERRA (SP)</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J53" s="2" t="n">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L53" t="n">
-        <v>8</v>
+        <v>45.13</v>
       </c>
       <c r="M53" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N53" s="2" t="n">
-        <v>25</v>
+        <v>43.39</v>
       </c>
       <c r="O53" s="3" t="n">
-        <v>46254</v>
+        <v>46259</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q53" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R53" s="4" t="n">
-        <v>46742.92</v>
+        <v>352306.45</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B54" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Adventista 1 Mt - Várzea Grande</t>
+          <t>Instituto De Ensino A Chave Do Saber</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>VARZEA GRANDE (MT)</t>
+          <t>EMBU DAS ARTES (SP)</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J54" s="2" t="n">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="K54" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L54" t="n">
-        <v>8</v>
+        <v>86.31999999999999</v>
       </c>
       <c r="M54" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N54" s="2" t="n">
-        <v>25</v>
+        <v>83</v>
       </c>
       <c r="O54" s="3" t="n">
-        <v>46254</v>
+        <v>46303</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q54" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R54" s="4" t="n">
-        <v>46742.92</v>
+        <v>136824.48</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B55" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Adventista 1 Mt - Várzea Grande</t>
+          <t>Ipê</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>VARZEA GRANDE (MT)</t>
+          <t>COTIA (SP)</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>MT</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J55" s="2" t="n">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="K55" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L55" t="n">
-        <v>8</v>
+        <v>38.25</v>
       </c>
       <c r="M55" t="n">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="N55" s="2" t="n">
-        <v>25</v>
+        <v>36.78</v>
       </c>
       <c r="O55" s="3" t="n">
-        <v>46254</v>
+        <v>46251</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q55" s="4" t="n">
-        <v>0</v>
+        <v>7160.12</v>
       </c>
       <c r="R55" s="4" t="n">
-        <v>46742.92</v>
+        <v>65876.00999999999</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B56" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Colégio Conexão Maranhense</t>
+          <t>João E Maria Bilingual School</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>ITABUNA (BA)</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Ramilla Rocha</t>
+          <t>Luiz Henrique</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J56" s="2" t="n">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="K56" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L56" t="n">
-        <v>8</v>
+        <v>17.5</v>
       </c>
       <c r="M56" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N56" s="2" t="n">
-        <v>10</v>
+        <v>33.65</v>
       </c>
       <c r="O56" s="3" t="n">
-        <v>46190</v>
+        <v>46161</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q56" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R56" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B57" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Colegio E Curso Intellectus</t>
+          <t>Mirassol</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>NITEROI (RJ)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Debora Kubota</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J57" s="2" t="n">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="K57" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L57" t="n">
-        <v>22.83</v>
+        <v>14.5</v>
       </c>
       <c r="M57" t="n">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="N57" s="2" t="n">
-        <v>43.9</v>
+        <v>18.13</v>
       </c>
       <c r="O57" s="3" t="n">
         <v>46190</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q57" s="4" t="n">
-        <v>8760</v>
+        <v>0</v>
       </c>
       <c r="R57" s="4" t="n">
-        <v>176282.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B58" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Colegio Sagrado Coracao De Jesus De Sao Borja</t>
+          <t>SESC - Gama</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>SAO BORJA (RS)</t>
+          <t>Brasília</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>Distrito Federal</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Melina Camargo</t>
+          <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J58" s="2" t="n">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L58" t="n">
-        <v>39.25</v>
+        <v>9.33</v>
       </c>
       <c r="M58" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N58" s="2" t="n">
-        <v>49.06</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="O58" s="3" t="n">
-        <v>46219</v>
+        <v>46274</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q58" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R58" s="4" t="n">
-        <v>230963.43</v>
+        <v>1101318.4</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B59" t="n">
         <v>47</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Educandário Imaculada Conceição</t>
+          <t>Adventista 1 Mt - Várzea Grande</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>FLORIANOPOLIS (SC)</t>
+          <t>VARZEA GRANDE (MT)</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>MT</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Rafaella Adalgisa Silva Do Nascimento</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J59" s="2" t="n">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L59" t="n">
-        <v>46.02</v>
+        <v>9</v>
       </c>
       <c r="M59" t="n">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="N59" s="2" t="n">
-        <v>57.53</v>
+        <v>28.13</v>
       </c>
       <c r="O59" s="3" t="n">
-        <v>46247</v>
+        <v>46279</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q59" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R59" s="4" t="n">
-        <v>321108.53</v>
+        <v>46742.92</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B60" t="n">
         <v>47</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Fonte</t>
+          <t>ADVENTISTA 4 MT - Glória</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>GUARATINGUETA (SP)</t>
+          <t>Várzea Grande</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>Mato Grosso</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Mayara da Silva Santos</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J60" s="2" t="n">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="K60" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L60" t="n">
-        <v>15.5</v>
+        <v>19</v>
       </c>
       <c r="M60" t="n">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="N60" s="2" t="n">
-        <v>14.9</v>
+        <v>26.39</v>
       </c>
       <c r="O60" s="3" t="n">
-        <v>46112</v>
+        <v>46303</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q60" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R60" s="4" t="n">
-        <v>114939.48</v>
+        <v>46742.92</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B61" t="n">
         <v>47</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Marista Sagrado Coração</t>
+          <t>Adventista 5 Mt - Tangara Da Serra</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>FORTALEZA (CE)</t>
+          <t>TANGARA DA SERRA (MT)</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>CE</t>
+          <t>MT</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J61" s="2" t="n">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="K61" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L61" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="M61" t="n">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="N61" s="2" t="n">
-        <v>5</v>
+        <v>53.13</v>
       </c>
       <c r="O61" s="3" t="n">
-        <v>46191</v>
+        <v>46189</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q61" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R61" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B62" t="n">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Ceiva Escola Cristã</t>
+          <t>Educandário Imaculada Conceição</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>SAO GONCALO (RJ)</t>
+          <t>FLORIANOPOLIS (SC)</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Julio Melo</t>
+          <t>Rafaella Adalgisa Silva Do Nascimento</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J62" s="2" t="n">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L62" t="n">
-        <v>33</v>
+        <v>48.02</v>
       </c>
       <c r="M62" t="n">
-        <v>52</v>
+        <v>80</v>
       </c>
       <c r="N62" s="2" t="n">
-        <v>63.46</v>
+        <v>60.03</v>
       </c>
       <c r="O62" s="3" t="n">
-        <v>46167</v>
+        <v>46297</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q62" s="4" t="n">
-        <v>53424</v>
+        <v>0</v>
       </c>
       <c r="R62" s="4" t="n">
-        <v>178080</v>
+        <v>321108.53</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B63" t="n">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Centro Educacional Saphyra</t>
+          <t>Escola Conexão Kids</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>SALVADOR (BA)</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>Vermelho</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J63" s="2" t="n">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="K63" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L63" t="n">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="M63" t="n">
         <v>36</v>
       </c>
       <c r="N63" s="2" t="n">
-        <v>13.89</v>
+        <v>44.44</v>
       </c>
       <c r="O63" s="3" t="n">
-        <v>46253</v>
+        <v>46192</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>not_apply</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q63" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R63" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B64" t="n">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Colégio Educator Invictus</t>
+          <t>Escola Reino Infantil - São Luís</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>MA</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Ramilla Rocha</t>
+          <t>Matheus Costa</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J64" s="2" t="n">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="K64" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L64" t="n">
-        <v>14.5</v>
+        <v>12.67</v>
       </c>
       <c r="M64" t="n">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="N64" s="2" t="n">
-        <v>40.28</v>
+        <v>39.59</v>
       </c>
       <c r="O64" s="3" t="n">
-        <v>46149</v>
+        <v>46302</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q64" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R64" s="4" t="n">
-        <v>0</v>
+        <v>789.62</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B65" t="n">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Colégio Elevar Mais</t>
+          <t>Fonte</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>JAGUARIUNA (SP)</t>
+          <t>GUARATINGUETA (SP)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Karen Angelica Schenoor Daros Bilis</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J65" s="2" t="n">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="K65" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L65" t="n">
-        <v>8</v>
+        <v>15.5</v>
       </c>
       <c r="M65" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N65" s="2" t="n">
-        <v>10</v>
+        <v>14.9</v>
       </c>
       <c r="O65" s="3" t="n">
-        <v>46099</v>
+        <v>46112</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q65" s="4" t="n">
-        <v>3403.72</v>
+        <v>0</v>
       </c>
       <c r="R65" s="4" t="n">
-        <v>41198.16</v>
+        <v>114939.48</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B66" t="n">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Crescer Instituto Pedagógico</t>
+          <t>Insef - Instituto De Educação Fênix</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>DF</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J66" s="2" t="n">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L66" t="n">
-        <v>27</v>
+        <v>15.27</v>
       </c>
       <c r="M66" t="n">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="N66" s="2" t="n">
-        <v>37.5</v>
+        <v>12.31</v>
       </c>
       <c r="O66" s="3" t="n">
-        <v>46253</v>
+        <v>46196</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q66" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R66" s="4" t="n">
-        <v>3077.93</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B67" t="n">
         <v>45</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Escola Escada Do Tempo-Ba</t>
+          <t>Cenibras</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>PORTO SEGURO (BA)</t>
+          <t>SUZANO (SP)</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Luiz Henrique</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J67" s="2" t="n">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L67" t="n">
-        <v>1</v>
+        <v>36.17</v>
       </c>
       <c r="M67" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N67" s="2" t="n">
-        <v>0.96</v>
+        <v>45.21</v>
       </c>
       <c r="O67" s="3" t="n">
-        <v>46141</v>
+        <v>46285</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q67" s="4" t="n">
-        <v>6064.4</v>
+        <v>0</v>
       </c>
       <c r="R67" s="4" t="n">
-        <v>22579.6</v>
+        <v>142123.6</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B68" t="n">
         <v>45</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Escola Medianeira De Santa Maria - Rede Sta Paulina</t>
+          <t>Censa - Centro Educacional Nossa Senhora Auxiliadora</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>SANTA MARIA (RS)</t>
+          <t>CAMPOS DOS GOYTACAZES (RJ)</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Melina Camargo</t>
+          <t>Lucas Rosa</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J68" s="2" t="n">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="K68" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L68" t="n">
-        <v>22.08</v>
+        <v>13.92</v>
       </c>
       <c r="M68" t="n">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="N68" s="2" t="n">
-        <v>39.43</v>
+        <v>26.77</v>
       </c>
       <c r="O68" s="3" t="n">
-        <v>46220</v>
+        <v>46252</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q68" s="4" t="n">
-        <v>1246.4</v>
+        <v>0</v>
       </c>
       <c r="R68" s="4" t="n">
-        <v>1246.4</v>
+        <v>154209.58</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B69" t="n">
         <v>45</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Kids Centro Educacional</t>
+          <t>Colegio Alfa Castelo Blumenau</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>CURITIBA (PR)</t>
+          <t>BLUMENAU (SC)</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Helder Fontes</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J69" s="2" t="n">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L69" t="n">
-        <v>8</v>
+        <v>29.25</v>
       </c>
       <c r="M69" t="n">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="N69" s="2" t="n">
-        <v>16.67</v>
+        <v>36.56</v>
       </c>
       <c r="O69" s="3" t="n">
-        <v>46080</v>
+        <v>46287</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q69" s="4" t="n">
-        <v>29134.72</v>
+        <v>0</v>
       </c>
       <c r="R69" s="4" t="n">
-        <v>60949.7</v>
+        <v>99886.5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B70" t="n">
         <v>45</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Little People School</t>
+          <t>Colegio Dom Bosco Colombo</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>COLOMBO (PR)</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Isabela Mendes De Sousa Carvalho</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J70" s="2" t="n">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="K70" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L70" t="n">
-        <v>17.5</v>
+        <v>43</v>
       </c>
       <c r="M70" t="n">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="N70" s="2" t="n">
-        <v>48.61</v>
+        <v>48.86</v>
       </c>
       <c r="O70" s="3" t="n">
-        <v>46122</v>
+        <v>46274</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q70" s="4" t="n">
-        <v>0</v>
+        <v>1080</v>
       </c>
       <c r="R70" s="4" t="n">
-        <v>0</v>
+        <v>165485.3</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B71" t="n">
         <v>45</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Lumini/Ftd</t>
+          <t>Crescer Instituto Pedagógico</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>DF</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J71" s="2" t="n">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="K71" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L71" t="n">
-        <v>32.5</v>
+        <v>31</v>
       </c>
       <c r="M71" t="n">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="N71" s="2" t="n">
-        <v>26.21</v>
+        <v>43.06</v>
       </c>
       <c r="O71" s="3" t="n">
-        <v>46241</v>
+        <v>46303</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q71" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R71" s="4" t="n">
-        <v>1101318.4</v>
+        <v>3077.93</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B72" t="n">
         <v>45</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Lumini/Ftd</t>
+          <t>Escola Medianeira De Santa Maria - Rede Sta Paulina</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>SANTA MARIA (RS)</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J72" s="2" t="n">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L72" t="n">
-        <v>32.5</v>
+        <v>27.42</v>
       </c>
       <c r="M72" t="n">
-        <v>124</v>
+        <v>56</v>
       </c>
       <c r="N72" s="2" t="n">
-        <v>26.21</v>
+        <v>48.96</v>
       </c>
       <c r="O72" s="3" t="n">
-        <v>46241</v>
+        <v>46277</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q72" s="4" t="n">
-        <v>0</v>
+        <v>1246.4</v>
       </c>
       <c r="R72" s="4" t="n">
-        <v>1101318.4</v>
+        <v>1246.4</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B73" t="n">
         <v>45</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Lumini/Ftd</t>
+          <t>Escola Por Principios Panambi</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>PANAMBI (RS)</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J73" s="2" t="n">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L73" t="n">
-        <v>32.5</v>
+        <v>37</v>
       </c>
       <c r="M73" t="n">
-        <v>124</v>
+        <v>104</v>
       </c>
       <c r="N73" s="2" t="n">
-        <v>26.21</v>
+        <v>35.58</v>
       </c>
       <c r="O73" s="3" t="n">
-        <v>46241</v>
+        <v>46302</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q73" s="4" t="n">
-        <v>0</v>
+        <v>3589.11</v>
       </c>
       <c r="R73" s="4" t="n">
-        <v>1101318.4</v>
+        <v>18626.41</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B74" t="n">
         <v>45</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Lumini/Ftd</t>
+          <t>Escola Reino Infantil - Codó</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>CODO (MA)</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J74" s="2" t="n">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>Sim</t>
+          <t>Não informado</t>
         </is>
       </c>
       <c r="L74" t="n">
-        <v>32.5</v>
+        <v>14.5</v>
       </c>
       <c r="M74" t="n">
-        <v>124</v>
+        <v>52</v>
       </c>
       <c r="N74" s="2" t="n">
-        <v>26.21</v>
+        <v>27.88</v>
       </c>
       <c r="O74" s="3" t="n">
-        <v>46241</v>
+        <v>46288</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q74" s="4" t="n">
-        <v>0</v>
+        <v>3464.44</v>
       </c>
       <c r="R74" s="4" t="n">
-        <v>1101318.4</v>
+        <v>54180</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B75" t="n">
         <v>45</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Map Educacao Infantil E Fundamental Ltda</t>
+          <t>Expoente Vargem Alta</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>LOUVEIRA (SP)</t>
+          <t>VARGEM ALTA (ES)</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Deivid Fonseca</t>
+          <t>Lucas Rosa</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J75" s="2" t="n">
-        <v>88</v>
+        <v>33</v>
       </c>
       <c r="K75" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L75" t="n">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="M75" t="n">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="N75" s="2" t="n">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="O75" s="3" t="n">
-        <v>45936</v>
+        <v>46294</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q75" s="4" t="n">
-        <v>1763.11</v>
+        <v>0</v>
       </c>
       <c r="R75" s="4" t="n">
-        <v>13589.68</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B76" t="n">
         <v>45</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Marco Zero (Mz School)</t>
+          <t>Ferrasense</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>SAO PAULO (SP)</t>
+          <t>FERRAZ DE VASCONCELOS (SP)</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Debora Kubota</t>
+          <t>Luiz Henrique</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J76" s="2" t="n">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>Não informado</t>
+          <t>Sim</t>
         </is>
       </c>
       <c r="L76" t="n">
-        <v>19</v>
+        <v>46.67</v>
       </c>
       <c r="M76" t="n">
         <v>104</v>
       </c>
       <c r="N76" s="2" t="n">
-        <v>18.27</v>
+        <v>44.88</v>
       </c>
       <c r="O76" s="3" t="n">
-        <v>46174</v>
+        <v>46294</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q76" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R76" s="4" t="n">
-        <v>325075.98</v>
+        <v>142535</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B77" t="n">
         <v>45</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Marista Aguas Claras</t>
+          <t>Instituto São Pio X - Osasco</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J77" s="2" t="n">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="K77" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L77" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M77" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N77" s="2" t="n">
-        <v>33.75</v>
+        <v>26.92</v>
       </c>
       <c r="O77" s="3" t="n">
-        <v>46247</v>
+        <v>46296</v>
       </c>
       <c r="P77" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q77" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R77" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B78" t="n">
         <v>45</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Objetivo Junqueiropolis</t>
+          <t>Little People School</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>JUNQUEIROPOLIS (SP)</t>
+          <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Silvana Pedroso</t>
+          <t>Kelly Vargas</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="n">
+        <v>90</v>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="L78" t="n">
+        <v>17.5</v>
+      </c>
+      <c r="M78" t="n">
+        <v>36</v>
+      </c>
+      <c r="N78" s="2" t="n">
+        <v>48.61</v>
+      </c>
+      <c r="O78" s="3" t="n">
+        <v>46122</v>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>red</t>
+        </is>
+      </c>
+      <c r="Q78" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="R78" s="4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>ALTA</t>
+        </is>
+      </c>
+      <c r="B79" t="n">
+        <v>45</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Lumini/Ftd</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>BRASILIA (DF)</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>DF</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Lumisfera</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J79" s="2" t="n">
+        <v>97</v>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="L79" t="n">
+        <v>34.5</v>
+      </c>
+      <c r="M79" t="n">
+        <v>124</v>
+      </c>
+      <c r="N79" s="2" t="n">
+        <v>27.82</v>
+      </c>
+      <c r="O79" s="3" t="n">
+        <v>46302</v>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
+      <c r="Q79" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="R79" s="4" t="n">
+        <v>1101318.4</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>ALTA</t>
+        </is>
+      </c>
+      <c r="B80" t="n">
+        <v>45</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Map Educacao Infantil E Fundamental Ltda</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>LOUVEIRA (SP)</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>Escola</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J80" s="2" t="n">
+        <v>88</v>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="L80" t="n">
+        <v>0</v>
+      </c>
+      <c r="M80" t="n">
+        <v>24</v>
+      </c>
+      <c r="N80" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="O80" s="3" t="n">
+        <v>45936</v>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
+      <c r="Q80" s="4" t="n">
+        <v>1763.11</v>
+      </c>
+      <c r="R80" s="4" t="n">
+        <v>13589.68</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>ALTA</t>
+        </is>
+      </c>
+      <c r="B81" t="n">
+        <v>45</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Marco Zero (Mz School)</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>SAO PAULO (SP)</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>Debora Kubota</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>Ouro</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Escola</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
           <t>Amarelo</t>
         </is>
       </c>
-      <c r="J78" s="2" t="n">
-[...2 lines deleted...]
-      <c r="K78" t="inlineStr">
+      <c r="J81" s="2" t="n">
+        <v>68</v>
+      </c>
+      <c r="K81" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
-      <c r="L78" t="n">
-[...11 lines deleted...]
-      <c r="P78" t="inlineStr">
+      <c r="L81" t="n">
+        <v>23</v>
+      </c>
+      <c r="M81" t="n">
+        <v>104</v>
+      </c>
+      <c r="N81" s="2" t="n">
+        <v>22.12</v>
+      </c>
+      <c r="O81" s="3" t="n">
+        <v>46238</v>
+      </c>
+      <c r="P81" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
-      <c r="Q78" s="4" t="n">
-[...3 lines deleted...]
-        <v>43842</v>
+      <c r="Q81" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="R81" s="4" t="n">
+        <v>325075.98</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>ALTA</t>
+        </is>
+      </c>
+      <c r="B82" t="n">
+        <v>45</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Marista Aguas Claras</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>BRASILIA (DF)</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>DF</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Jhonatan Sousa</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Prata</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Loja Virtual</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J82" s="2" t="n">
+        <v>91</v>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="L82" t="n">
+        <v>33</v>
+      </c>
+      <c r="M82" t="n">
+        <v>80</v>
+      </c>
+      <c r="N82" s="2" t="n">
+        <v>41.25</v>
+      </c>
+      <c r="O82" s="3" t="n">
+        <v>46296</v>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
+      <c r="Q82" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="R82" s="4" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>ALTA</t>
+        </is>
+      </c>
+      <c r="B83" t="n">
+        <v>45</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Raízes</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>SAO PAULO (SP)</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>SP</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Nadia</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Bronze</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Escola</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>Vermelho</t>
+        </is>
+      </c>
+      <c r="J83" s="2" t="n">
+        <v>30</v>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="L83" t="n">
+        <v>16</v>
+      </c>
+      <c r="M83" t="n">
+        <v>80</v>
+      </c>
+      <c r="N83" s="2" t="n">
+        <v>20</v>
+      </c>
+      <c r="O83" s="3" t="n">
+        <v>46296</v>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
+      <c r="Q83" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="R83" s="4" t="n">
+        <v>53093.33</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>ALTA</t>
+        </is>
+      </c>
+      <c r="B84" t="n">
+        <v>45</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>SESC - Tguatinga</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Brasília</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Distrito Federal</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Jhonatan Sousa</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Diamante</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Escola</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>Verde</t>
+        </is>
+      </c>
+      <c r="J84" s="2" t="n">
+        <v>93</v>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="L84" t="n">
+        <v>27</v>
+      </c>
+      <c r="M84" t="n">
+        <v>104</v>
+      </c>
+      <c r="N84" s="2" t="n">
+        <v>25.96</v>
+      </c>
+      <c r="O84" s="3" t="n">
+        <v>46281</v>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>green</t>
+        </is>
+      </c>
+      <c r="Q84" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="R84" s="4" t="n">
+        <v>1101318.4</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R78"/>
+  <autoFilter ref="A1:R84"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="72" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Base Emergencial da Qualidade</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Gerado em</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>27/08/2026 20:26:15</t>
+          <t>26/10/2026 20:16:55</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filtros</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>risco=ALTA</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
           <t>Faixa</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Pontuação</t>
         </is>