--- v0 (2026-08-27)
+++ v1 (2026-10-26)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Escolas" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Legenda" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Escolas'!$A$1:$R$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Escolas'!$A$1:$R$27</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="0.0&quot;%&quot;"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy"/>
     <numFmt numFmtId="167" formatCode="R$ #,##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
@@ -441,51 +441,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R42"/>
+  <dimension ref="A1:R27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="34" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="27" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="19" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="11" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
@@ -573,3141 +573,2014 @@
           <t>Materiais</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Valor vencido 2026</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Faturamento real</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>100</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Colegio Regina Mundi</t>
+          <t>Sorte Assessoria (Colégio  Wellington)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>Gabriel Ebenezer De Oliveira</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J2" s="2" t="n">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>10</v>
+        <v>24.67</v>
       </c>
       <c r="M2" t="n">
-        <v>72</v>
+        <v>104</v>
       </c>
       <c r="N2" s="2" t="n">
-        <v>13.89</v>
+        <v>23.72</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>46142</v>
+        <v>46197</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q2" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R2" s="4" t="n">
-        <v>0</v>
+        <v>142995.42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Sorte Assessoria (Colégio  Wellington)</t>
+          <t>Colegio Regina Mundi</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>SAO PAULO (SP)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Kátia Fernanda Araújo Da Costa</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Vermelho</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J3" s="2" t="n">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L3" t="n">
-        <v>24.67</v>
+        <v>20</v>
       </c>
       <c r="M3" t="n">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="N3" s="2" t="n">
-        <v>23.72</v>
+        <v>27.78</v>
       </c>
       <c r="O3" s="3" t="n">
-        <v>46197</v>
+        <v>46284</v>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R3" s="4" t="n">
-        <v>142995.42</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B4" t="n">
+        <v>77</v>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Instituto Farina Do Brasil</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>SAO LUIS (MA)</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>MA</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Ramilla Rocha</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Prata</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Lumisfera</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Amarelo</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="n">
         <v>72</v>
-      </c>
-[...36 lines deleted...]
-        <v>70</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L4" t="n">
         <v>26.5</v>
       </c>
       <c r="M4" t="n">
         <v>104</v>
       </c>
       <c r="N4" s="2" t="n">
         <v>25.48</v>
       </c>
       <c r="O4" s="3" t="n">
         <v>46253</v>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>yellow</t>
         </is>
       </c>
       <c r="Q4" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R4" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Colegio E Curso Esplendor</t>
+          <t>SESC - Ceilândia</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>RIO DE JANEIRO (RJ)</t>
+          <t>Brasília</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>Distrito Federal</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Julio Melo</t>
+          <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J5" s="2" t="n">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L5" t="n">
-        <v>12</v>
+        <v>16.5</v>
       </c>
       <c r="M5" t="n">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="N5" s="2" t="n">
-        <v>33.33</v>
+        <v>15.87</v>
       </c>
       <c r="O5" s="3" t="n">
-        <v>46148</v>
+        <v>46186</v>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q5" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="4" t="n">
-        <v>0</v>
+        <v>1101318.4</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>CRÍTICA</t>
+          <t>ALTA</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Colégio San Marco</t>
+          <t>Academia Santa Gertrudes</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CAMPO LARGO (PR)</t>
+          <t>OLINDA (PE)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>PE</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>Alessandra Drago</t>
+          <t>João Arruda</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J6" s="2" t="n">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L6" t="n">
-        <v>29.17</v>
+        <v>6</v>
       </c>
       <c r="M6" t="n">
         <v>80</v>
       </c>
       <c r="N6" s="2" t="n">
-        <v>36.46</v>
+        <v>7.5</v>
       </c>
       <c r="O6" s="3" t="n">
-        <v>46253</v>
+        <v>46150</v>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q6" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R6" s="4" t="n">
-        <v>30741.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>CRÍTICA</t>
+          <t>ALTA</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>SESC - Ceilândia</t>
+          <t>Colegio E Curso Esplendor</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>RIO DE JANEIRO (RJ)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J7" s="2" t="n">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L7" t="n">
-        <v>16.5</v>
+        <v>17</v>
       </c>
       <c r="M7" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N7" s="2" t="n">
-        <v>15.87</v>
+        <v>47.22</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>46186</v>
+        <v>46288</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q7" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R7" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>CRÍTICA</t>
+          <t>ALTA</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>SESC - Ceilândia</t>
+          <t>Colégio San Marco</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>CAMPO LARGO (PR)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Alessandra Drago</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J8" s="2" t="n">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L8" t="n">
-        <v>16.5</v>
+        <v>29.17</v>
       </c>
       <c r="M8" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N8" s="2" t="n">
-        <v>15.87</v>
+        <v>36.46</v>
       </c>
       <c r="O8" s="3" t="n">
-        <v>46186</v>
+        <v>46253</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q8" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R8" s="4" t="n">
-        <v>1101318.4</v>
+        <v>30741.83</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>CRÍTICA</t>
+          <t>ALTA</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>SESC - Ceilândia</t>
+          <t>Alfa Campinas</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>SAO JOSE (SC)</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J9" s="2" t="n">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L9" t="n">
-        <v>16.5</v>
+        <v>14</v>
       </c>
       <c r="M9" t="n">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="N9" s="2" t="n">
-        <v>15.87</v>
+        <v>19.44</v>
       </c>
       <c r="O9" s="3" t="n">
-        <v>46186</v>
+        <v>46289</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q9" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="4" t="n">
-        <v>1101318.4</v>
+        <v>43879.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>CRÍTICA</t>
+          <t>ALTA</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>SESC - Ceilândia</t>
+          <t>Gibran</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>TABOAO DA SERRA (SP)</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Verde</t>
         </is>
       </c>
       <c r="J10" s="2" t="n">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="K10" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L10" t="n">
-        <v>16.5</v>
+        <v>45.13</v>
       </c>
       <c r="M10" t="n">
         <v>104</v>
       </c>
       <c r="N10" s="2" t="n">
-        <v>15.87</v>
+        <v>43.39</v>
       </c>
       <c r="O10" s="3" t="n">
-        <v>46186</v>
+        <v>46259</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q10" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R10" s="4" t="n">
-        <v>1101318.4</v>
+        <v>352306.45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Academia Santa Gertrudes</t>
+          <t>SESC - Gama</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>OLINDA (PE)</t>
+          <t>Brasília</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>PE</t>
+          <t>Distrito Federal</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J11" s="2" t="n">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L11" t="n">
-        <v>6</v>
+        <v>9.33</v>
       </c>
       <c r="M11" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N11" s="2" t="n">
-        <v>7.5</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="O11" s="3" t="n">
-        <v>46150</v>
+        <v>46274</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q11" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="4" t="n">
-        <v>0</v>
+        <v>1101318.4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Alfa Campinas</t>
+          <t>Educandário Imaculada Conceição</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>SAO JOSE (SC)</t>
+          <t>FLORIANOPOLIS (SC)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Rafaella Adalgisa Silva Do Nascimento</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J12" s="2" t="n">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L12" t="n">
-        <v>10</v>
+        <v>48.02</v>
       </c>
       <c r="M12" t="n">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N12" s="2" t="n">
-        <v>13.89</v>
+        <v>60.03</v>
       </c>
       <c r="O12" s="3" t="n">
-        <v>46164</v>
+        <v>46297</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q12" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R12" s="4" t="n">
-        <v>43879.5</v>
+        <v>321108.53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Ferrasense</t>
+          <t>Colegio Alfa Castelo Blumenau</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>FERRAZ DE VASCONCELOS (SP)</t>
+          <t>BLUMENAU (SC)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Luiz Henrique</t>
+          <t>Guilherme Castilho</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J13" s="2" t="n">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L13" t="n">
-        <v>20.83</v>
+        <v>29.25</v>
       </c>
       <c r="M13" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N13" s="2" t="n">
-        <v>20.03</v>
+        <v>36.56</v>
       </c>
       <c r="O13" s="3" t="n">
-        <v>46183</v>
+        <v>46287</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q13" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="4" t="n">
-        <v>142535</v>
+        <v>99886.5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>SESC - Gama</t>
+          <t>Crescer Instituto Pedagógico</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J14" s="2" t="n">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="K14" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L14" t="n">
-        <v>8.5</v>
+        <v>31</v>
       </c>
       <c r="M14" t="n">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="N14" s="2" t="n">
-        <v>8.17</v>
+        <v>43.06</v>
       </c>
       <c r="O14" s="3" t="n">
-        <v>46191</v>
+        <v>46303</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q14" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R14" s="4" t="n">
-        <v>1101318.4</v>
+        <v>3077.93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>SESC - Gama</t>
+          <t>Ferrasense</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>FERRAZ DE VASCONCELOS (SP)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Luiz Henrique</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J15" s="2" t="n">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L15" t="n">
-        <v>8.5</v>
+        <v>46.67</v>
       </c>
       <c r="M15" t="n">
         <v>104</v>
       </c>
       <c r="N15" s="2" t="n">
-        <v>8.17</v>
+        <v>44.88</v>
       </c>
       <c r="O15" s="3" t="n">
-        <v>46191</v>
+        <v>46294</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q15" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R15" s="4" t="n">
-        <v>1101318.4</v>
+        <v>142535</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>SESC - Gama</t>
+          <t>Instituto São Pio X - Osasco</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J16" s="2" t="n">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L16" t="n">
-        <v>8.5</v>
+        <v>28</v>
       </c>
       <c r="M16" t="n">
         <v>104</v>
       </c>
       <c r="N16" s="2" t="n">
-        <v>8.17</v>
+        <v>26.92</v>
       </c>
       <c r="O16" s="3" t="n">
-        <v>46191</v>
+        <v>46296</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q16" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R16" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>SESC - Gama</t>
+          <t>Lumini/Ftd</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Lumisfera</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J17" s="2" t="n">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L17" t="n">
-        <v>8.5</v>
+        <v>34.5</v>
       </c>
       <c r="M17" t="n">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="N17" s="2" t="n">
-        <v>8.17</v>
+        <v>27.82</v>
       </c>
       <c r="O17" s="3" t="n">
-        <v>46191</v>
+        <v>46302</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q17" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R17" s="4" t="n">
         <v>1101318.4</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>SESC - Tguatinga</t>
+          <t>Marista Aguas Claras</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J18" s="2" t="n">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L18" t="n">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="M18" t="n">
-        <v>104</v>
+        <v>80</v>
       </c>
       <c r="N18" s="2" t="n">
-        <v>24.04</v>
+        <v>41.25</v>
       </c>
       <c r="O18" s="3" t="n">
-        <v>46196</v>
+        <v>46296</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q18" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R18" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SESC - Tguatinga</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Brasília</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Distrito Federal</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Jhonatan Sousa</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J19" s="2" t="n">
         <v>93</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L19" t="n">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M19" t="n">
         <v>104</v>
       </c>
       <c r="N19" s="2" t="n">
-        <v>24.04</v>
+        <v>25.96</v>
       </c>
       <c r="O19" s="3" t="n">
-        <v>46196</v>
+        <v>46281</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q19" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R19" s="4" t="n">
         <v>1101318.4</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>SESC - Tguatinga</t>
+          <t>Colégio Coeducar - Turu</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J20" s="2" t="n">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L20" t="n">
-        <v>25</v>
+        <v>53.12</v>
       </c>
       <c r="M20" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N20" s="2" t="n">
-        <v>24.04</v>
+        <v>147.56</v>
       </c>
       <c r="O20" s="3" t="n">
-        <v>46196</v>
+        <v>46283</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q20" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R20" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>SESC - Tguatinga</t>
+          <t>Colegio Monteiro Lobato</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Brasília</t>
+          <t>FRANCA (SP)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Distrito Federal</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Claudia Baldo</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J21" s="2" t="n">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L21" t="n">
-        <v>25</v>
+        <v>21.5</v>
       </c>
       <c r="M21" t="n">
-        <v>104</v>
+        <v>32</v>
       </c>
       <c r="N21" s="2" t="n">
-        <v>24.04</v>
+        <v>67.19</v>
       </c>
       <c r="O21" s="3" t="n">
-        <v>46196</v>
+        <v>46283</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q21" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R21" s="4" t="n">
-        <v>1101318.4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Colegio Alfa Castelo Blumenau</t>
+          <t>Colégio Santa Eufrásia</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>BLUMENAU (SC)</t>
+          <t>BARRA (BA)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Guilherme Castilho</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J22" s="2" t="n">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L22" t="n">
-        <v>19.25</v>
+        <v>25.5</v>
       </c>
       <c r="M22" t="n">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="N22" s="2" t="n">
-        <v>24.06</v>
+        <v>70.83</v>
       </c>
       <c r="O22" s="3" t="n">
-        <v>46247</v>
+        <v>46302</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>not_apply</t>
         </is>
       </c>
       <c r="Q22" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R22" s="4" t="n">
-        <v>99886.5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Colegio Monteiro Lobato</t>
+          <t>Escola Conhecer</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>FRANCA (SP)</t>
+          <t>VILA VELHA (ES)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Claudia Baldo</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J23" s="2" t="n">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L23" t="n">
-        <v>13</v>
+        <v>37.83</v>
       </c>
       <c r="M23" t="n">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="N23" s="2" t="n">
-        <v>23.21</v>
+        <v>84.06999999999999</v>
       </c>
       <c r="O23" s="3" t="n">
-        <v>46234</v>
+        <v>46284</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q23" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R23" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Gibran</t>
+          <t>Filial Ftd Educacao - Brasilía</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>TABOAO DA SERRA (SP)</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="n"/>
       <c r="K24" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L24" t="n">
-        <v>32.13</v>
+        <v>0</v>
       </c>
       <c r="M24" t="n">
-        <v>104</v>
-[...11 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N24" s="2" t="n"/>
+      <c r="O24" s="3" t="n"/>
       <c r="Q24" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R24" s="4" t="n">
-        <v>352306.45</v>
+        <v>1101318.4</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Instituto São Pio X - Osasco</t>
+          <t>Instituto Educacional Filadelfia</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>OSASCO (SP)</t>
+          <t>SAO JOSE DE RIBAMAR (MA)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Mayara da Silva Santos</t>
+          <t>Matheus Costa</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J25" s="2" t="n">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L25" t="n">
-        <v>21</v>
+        <v>37.17</v>
       </c>
       <c r="M25" t="n">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="N25" s="2" t="n">
-        <v>20.19</v>
+        <v>103.25</v>
       </c>
       <c r="O25" s="3" t="n">
-        <v>46248</v>
+        <v>46288</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q25" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R25" s="4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Educandário Imaculada Conceição</t>
+          <t>Instituto São Pio X - Osasco</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>FLORIANOPOLIS (SC)</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Rafaella Adalgisa Silva Do Nascimento</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Verde</t>
-[...4 lines deleted...]
-      </c>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="n"/>
       <c r="K26" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L26" t="n">
-        <v>46.02</v>
+        <v>0</v>
       </c>
       <c r="M26" t="n">
-        <v>80</v>
-[...11 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="N26" s="2" t="n"/>
+      <c r="O26" s="3" t="n"/>
       <c r="Q26" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R26" s="4" t="n">
-        <v>321108.53</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Crescer Instituto Pedagógico</t>
+          <t>Rede Sagrado - Colegio Sagrado Coracao De Jesus Bento Gonçalves</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>BENTO GONCALVES (RS)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Jhonatan Sousa</t>
+          <t>Giulia Barros de Souza</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J27" s="2" t="n">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
       <c r="L27" t="n">
-        <v>27</v>
+        <v>47.92</v>
       </c>
       <c r="M27" t="n">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="N27" s="2" t="n">
-        <v>37.5</v>
+        <v>92.15000000000001</v>
       </c>
       <c r="O27" s="3" t="n">
-        <v>46253</v>
+        <v>46274</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q27" s="4" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="4" t="n">
-        <v>3077.93</v>
-[...1083 lines deleted...]
-      <c r="R42" s="4" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R42"/>
+  <autoFilter ref="A1:R27"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="72" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Base Emergencial da Qualidade</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Gerado em</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>27/08/2026 20:26:14</t>
+          <t>26/10/2026 20:07:44</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filtros</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>nps=detrator</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
           <t>Faixa</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Pontuação</t>
         </is>