--- v0 (2026-08-27)
+++ v1 (2026-10-26)
@@ -455,51 +455,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:R47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="34" customWidth="1" min="3" max="3"/>
     <col width="28" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
-    <col width="34" customWidth="1" min="6" max="6"/>
+    <col width="32" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="17" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="27" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="19" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="11" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="18" customWidth="1" min="18" max="18"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Prioridade</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Score</t>
         </is>
       </c>
@@ -615,60 +615,60 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J2" s="2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L2" t="n">
-        <v>23.42</v>
+        <v>24.42</v>
       </c>
       <c r="M2" t="n">
         <v>120</v>
       </c>
       <c r="N2" s="2" t="n">
-        <v>19.52</v>
+        <v>20.35</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>46233</v>
+        <v>46262</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q2" s="4" t="n">
         <v>39499.59</v>
       </c>
       <c r="R2" s="4" t="n">
         <v>315996.82</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>100</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Centro Educacional Sementinha Preciosa</t>
@@ -738,60 +738,50 @@
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>100</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Colegio Conexao Crista</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>IBIUNA (SP)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L4" t="n">
         <v>0</v>
       </c>
       <c r="M4" t="n">
         <v>120</v>
       </c>
       <c r="N4" s="2" t="n">
@@ -890,60 +880,50 @@
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>100</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Colégio Master Bairro Dos Estados</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>JOAO PESSOA (PB)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>PB</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J6" s="2" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L6" t="n">
         <v>1.5</v>
       </c>
       <c r="M6" t="n">
         <v>52</v>
       </c>
       <c r="N6" s="2" t="n">
@@ -995,100 +975,100 @@
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J7" s="2" t="n">
         <v>0</v>
       </c>
       <c r="K7" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L7" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="M7" t="n">
         <v>104</v>
       </c>
       <c r="N7" s="2" t="n">
-        <v>0</v>
+        <v>5.77</v>
       </c>
       <c r="O7" s="3" t="n">
-        <v>45891</v>
+        <v>46268</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q7" s="4" t="n">
         <v>4034.67</v>
       </c>
       <c r="R7" s="4" t="n">
         <v>144212.74</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>100</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Colegio Platao</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>MARINGA (PR)</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>PR</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>Carlos Damasceno</t>
+          <t>Renan Antonio Pais De Godoy</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J8" s="2" t="n">
         <v>0</v>
       </c>
       <c r="K8" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
@@ -1247,2351 +1227,2311 @@
         <v>45820</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q10" s="4" t="n">
         <v>1341.67</v>
       </c>
       <c r="R10" s="4" t="n">
         <v>12075.03</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>95</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Centro Educacional Fonte Do Saber</t>
+          <t>El-Shaday - São Bernardo Do Campo</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CAMACARI (BA)</t>
+          <t>SAO BERNARDO DO CAMPO (SP)</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>Jefferson Vasconcellos</t>
+          <t>Kátia Fernanda Araújo Da Costa</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Diamante</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Vermelho</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J11" s="2" t="n">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="K11" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L11" t="n">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="M11" t="n">
-        <v>36</v>
+        <v>80</v>
       </c>
       <c r="N11" s="2" t="n">
-        <v>30.56</v>
+        <v>21.25</v>
       </c>
       <c r="O11" s="3" t="n">
-        <v>46100</v>
+        <v>46196</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>red</t>
         </is>
       </c>
       <c r="Q11" s="4" t="n">
-        <v>386.44</v>
+        <v>251626.72</v>
       </c>
       <c r="R11" s="4" t="n">
-        <v>24189.02</v>
+        <v>1502417.48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>El-Shaday - São Bernardo Do Campo</t>
+          <t>Escola Crescer Itamaraju</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>SAO BERNARDO DO CAMPO (SP)</t>
+          <t>ITAMARAJU (BA)</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>Kátia Fernanda Araújo Da Costa</t>
+          <t>João Santos</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Diamante</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J12" s="2" t="n">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="K12" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L12" t="n">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="M12" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N12" s="2" t="n">
-        <v>21.25</v>
+        <v>22.12</v>
       </c>
       <c r="O12" s="3" t="n">
-        <v>46196</v>
+        <v>46217</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q12" s="4" t="n">
-        <v>251626.72</v>
+        <v>37999.14</v>
       </c>
       <c r="R12" s="4" t="n">
-        <v>1502417.48</v>
+        <v>348774.07</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Colégio Leonel Amorim</t>
+          <t>Escola Do Reino</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>ITAPECURU MIRIM (MA)</t>
+          <t>PASSO FUNDO (RS)</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="K13" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L13" t="n">
-        <v>21.67</v>
+        <v>17.5</v>
       </c>
       <c r="M13" t="n">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="N13" s="2" t="n">
-        <v>60.19</v>
+        <v>16.83</v>
       </c>
       <c r="O13" s="3" t="n">
-        <v>46218</v>
+        <v>46247</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q13" s="4" t="n">
-        <v>6529.1</v>
+        <v>8501.190000000001</v>
       </c>
       <c r="R13" s="4" t="n">
-        <v>35910</v>
+        <v>102941.22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>The Joy School Campinas</t>
+          <t>Centro De Educacao Peter Pan - Piçarras</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>CAMPINAS (SP)</t>
+          <t>BALNEARIO PICARRAS (SC)</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>Beatriz Moreira</t>
+          <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>Não informado</t>
+        </is>
+      </c>
+      <c r="L14" t="n">
+        <v>22.75</v>
+      </c>
+      <c r="M14" t="n">
         <v>80</v>
       </c>
-      <c r="K14" t="inlineStr">
-[...9 lines deleted...]
-      </c>
       <c r="N14" s="2" t="n">
-        <v>15.63</v>
+        <v>28.44</v>
       </c>
       <c r="O14" s="3" t="n">
-        <v>46231</v>
+        <v>46303</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>red</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q14" s="4" t="n">
-        <v>2480</v>
+        <v>12972.7</v>
       </c>
       <c r="R14" s="4" t="n">
-        <v>19384.01</v>
+        <v>92836.2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Instituto Educacional Renascer</t>
+          <t>Criança Inocente (Alcobia)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>SAO LUIS (MA)</t>
+          <t>GUARULHOS (SP)</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Nadia</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Vermelho</t>
         </is>
       </c>
       <c r="J15" s="2" t="n">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="K15" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L15" t="n">
-        <v>13.5</v>
+        <v>24</v>
       </c>
       <c r="M15" t="n">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="N15" s="2" t="n">
-        <v>25.96</v>
+        <v>33.33</v>
       </c>
       <c r="O15" s="3" t="n">
-        <v>46181</v>
+        <v>46281</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q15" s="4" t="n">
-        <v>9663</v>
+        <v>5468.77</v>
       </c>
       <c r="R15" s="4" t="n">
-        <v>32210</v>
+        <v>54687.7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Colegio Atos Poá</t>
+          <t>Espaço Aberto Unid Fundamental</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>POA (SP)</t>
+          <t>NITEROI (RJ)</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>SP</t>
-[...9 lines deleted...]
-          <t>Bronze</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J16" s="2" t="n">
-        <v>91</v>
+        <v>0</v>
       </c>
       <c r="K16" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L16" t="n">
-        <v>0</v>
+        <v>24.5</v>
       </c>
       <c r="M16" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N16" s="2" t="n">
-        <v>0</v>
+        <v>47.12</v>
       </c>
       <c r="O16" s="3" t="n">
-        <v>45938</v>
+        <v>46282</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q16" s="4" t="n">
-        <v>25257</v>
+        <v>6090</v>
       </c>
       <c r="R16" s="4" t="n">
-        <v>35257</v>
+        <v>81187.62</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Escola Reino Infantil - Codó</t>
+          <t>The Joy School Campinas</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>CODO (MA)</t>
+          <t>CAMPINAS (SP)</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Beatriz Moreira</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J17" s="2" t="n">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="K17" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L17" t="n">
-        <v>13.5</v>
+        <v>9</v>
       </c>
       <c r="M17" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N17" s="2" t="n">
-        <v>25.96</v>
+        <v>18.75</v>
       </c>
       <c r="O17" s="3" t="n">
-        <v>46168</v>
+        <v>46273</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q17" s="4" t="n">
-        <v>3464.44</v>
+        <v>2480</v>
       </c>
       <c r="R17" s="4" t="n">
-        <v>54180</v>
+        <v>19384.01</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Espaço Aberto Unid Fundamental</t>
+          <t>Centro Educacional Fonte Do Saber</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>NITEROI (RJ)</t>
+          <t>CAMACARI (BA)</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Geovane Santos</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J18" s="2" t="n">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="K18" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L18" t="n">
-        <v>17.5</v>
+        <v>14</v>
       </c>
       <c r="M18" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N18" s="2" t="n">
-        <v>33.65</v>
+        <v>38.89</v>
       </c>
       <c r="O18" s="3" t="n">
-        <v>46163</v>
+        <v>46281</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>red</t>
         </is>
       </c>
       <c r="Q18" s="4" t="n">
-        <v>6090</v>
+        <v>386.44</v>
       </c>
       <c r="R18" s="4" t="n">
-        <v>81187.62</v>
+        <v>24189.02</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>ALTA</t>
+          <t>CRÍTICA</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Colégio Cristão Poulton Kalley</t>
+          <t>Instituto Educacional Renascer</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>SERRA (ES)</t>
+          <t>SAO LUIS (MA)</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>ES</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Áquila Goulart Querino</t>
+          <t>Matheus Costa</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Amarelo</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J19" s="2" t="n">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K19" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L19" t="n">
-        <v>12.17</v>
+        <v>13.5</v>
       </c>
       <c r="M19" t="n">
         <v>52</v>
       </c>
       <c r="N19" s="2" t="n">
-        <v>23.4</v>
+        <v>25.96</v>
       </c>
       <c r="O19" s="3" t="n">
-        <v>46240</v>
+        <v>46181</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q19" s="4" t="n">
-        <v>2467.5</v>
+        <v>9663</v>
       </c>
       <c r="R19" s="4" t="n">
-        <v>39480</v>
+        <v>32210</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Colegio E Curso Intellectus</t>
+          <t>Colegio Cristao Poulton Kalley</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>NITEROI (RJ)</t>
+          <t>SERRA (ES)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>ES</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Pedro Lima</t>
+          <t>Áquila Goulart Querino</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Vermelho</t>
         </is>
       </c>
       <c r="J20" s="2" t="n">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="K20" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L20" t="n">
-        <v>22.83</v>
+        <v>13.17</v>
       </c>
       <c r="M20" t="n">
         <v>52</v>
       </c>
       <c r="N20" s="2" t="n">
-        <v>43.9</v>
+        <v>25.33</v>
       </c>
       <c r="O20" s="3" t="n">
-        <v>46190</v>
+        <v>46294</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>yellow</t>
+          <t>green</t>
         </is>
       </c>
       <c r="Q20" s="4" t="n">
-        <v>8760</v>
+        <v>2467.5</v>
       </c>
       <c r="R20" s="4" t="n">
-        <v>176282.99</v>
+        <v>39480</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ceiva Escola Cristã</t>
+          <t>Kids Centro Educacional</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>SAO GONCALO (RJ)</t>
+          <t>CURITIBA (PR)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>PR</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Julio Melo</t>
+          <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J21" s="2" t="n">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="K21" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L21" t="n">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="M21" t="n">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="N21" s="2" t="n">
-        <v>63.46</v>
+        <v>16.67</v>
       </c>
       <c r="O21" s="3" t="n">
-        <v>46167</v>
+        <v>46080</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q21" s="4" t="n">
-        <v>53424</v>
+        <v>29134.72</v>
       </c>
       <c r="R21" s="4" t="n">
-        <v>178080</v>
+        <v>60949.7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Colégio Elevar Mais</t>
+          <t>Colegio Atos Poá</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>JAGUARIUNA (SP)</t>
+          <t>POA (SP)</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
-      <c r="F22" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J22" s="2" t="n">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="K22" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L22" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="M22" t="n">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="N22" s="2" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="O22" s="3" t="n">
-        <v>46099</v>
+        <v>45938</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q22" s="4" t="n">
-        <v>3403.72</v>
+        <v>25257</v>
       </c>
       <c r="R22" s="4" t="n">
-        <v>41198.16</v>
+        <v>35257</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Escola Escada Do Tempo-Ba</t>
+          <t>Colegio E Curso Intellectus</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>PORTO SEGURO (BA)</t>
+          <t>NITEROI (RJ)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Pedro Lima</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J23" s="2" t="n">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="K23" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L23" t="n">
-        <v>1</v>
+        <v>22.83</v>
       </c>
       <c r="M23" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N23" s="2" t="n">
-        <v>0.96</v>
+        <v>43.9</v>
       </c>
       <c r="O23" s="3" t="n">
-        <v>46141</v>
+        <v>46190</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>green</t>
+          <t>yellow</t>
         </is>
       </c>
       <c r="Q23" s="4" t="n">
-        <v>6064.4</v>
+        <v>8760</v>
       </c>
       <c r="R23" s="4" t="n">
-        <v>22579.6</v>
+        <v>176282.99</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Escola Medianeira De Santa Maria - Rede Sta Paulina</t>
+          <t>Ipê</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>SANTA MARIA (RS)</t>
+          <t>COTIA (SP)</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Melina Camargo</t>
+          <t>Mayara da Silva Santos</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Amarelo</t>
         </is>
       </c>
       <c r="J24" s="2" t="n">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K24" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L24" t="n">
-        <v>22.08</v>
+        <v>38.25</v>
       </c>
       <c r="M24" t="n">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="N24" s="2" t="n">
-        <v>39.43</v>
+        <v>36.78</v>
       </c>
       <c r="O24" s="3" t="n">
-        <v>46220</v>
+        <v>46251</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q24" s="4" t="n">
-        <v>1246.4</v>
+        <v>7160.12</v>
       </c>
       <c r="R24" s="4" t="n">
-        <v>1246.4</v>
+        <v>65876.00999999999</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B25" t="n">
         <v>45</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Kids Centro Educacional</t>
+          <t>Colegio Dom Bosco Colombo</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>CURITIBA (PR)</t>
+          <t>COLOMBO (PR)</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>PR</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Helder Fontes</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J25" s="2" t="n">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="K25" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L25" t="n">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="M25" t="n">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="N25" s="2" t="n">
-        <v>16.67</v>
+        <v>48.86</v>
       </c>
       <c r="O25" s="3" t="n">
-        <v>46080</v>
+        <v>46274</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q25" s="4" t="n">
-        <v>29134.72</v>
+        <v>1080</v>
       </c>
       <c r="R25" s="4" t="n">
-        <v>60949.7</v>
+        <v>165485.3</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>ALTA</t>
         </is>
       </c>
       <c r="B26" t="n">
         <v>45</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Map Educacao Infantil E Fundamental Ltda</t>
+          <t>Escola Medianeira De Santa Maria - Rede Sta Paulina</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>LOUVEIRA (SP)</t>
+          <t>SANTA MARIA (RS)</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Deivid Fonseca</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J26" s="2" t="n">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="K26" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L26" t="n">
-        <v>0</v>
+        <v>27.42</v>
       </c>
       <c r="M26" t="n">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="N26" s="2" t="n">
-        <v>0</v>
+        <v>48.96</v>
       </c>
       <c r="O26" s="3" t="n">
-        <v>45936</v>
+        <v>46277</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q26" s="4" t="n">
-        <v>1763.11</v>
+        <v>1246.4</v>
       </c>
       <c r="R26" s="4" t="n">
-        <v>13589.68</v>
+        <v>1246.4</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>ATENÇÃO</t>
+          <t>ALTA</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Colégio Cristão Único - Americana</t>
+          <t>Escola Por Principios Panambi</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>AMERICANA (SP)</t>
+          <t>PANAMBI (RS)</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RS</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Deivid Fonseca</t>
+          <t>Melina Camargo</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J27" s="2" t="n">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="K27" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L27" t="n">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="M27" t="n">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="N27" s="2" t="n">
-        <v>40.38</v>
+        <v>35.58</v>
       </c>
       <c r="O27" s="3" t="n">
-        <v>46142</v>
+        <v>46302</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q27" s="4" t="n">
-        <v>1813.13</v>
+        <v>3589.11</v>
       </c>
       <c r="R27" s="4" t="n">
-        <v>89104.32000000001</v>
+        <v>18626.41</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>ATENÇÃO</t>
+          <t>ALTA</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Escola Crista Semear</t>
+          <t>Escola Reino Infantil - Codó</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>SAO GONCALO (RJ)</t>
+          <t>CODO (MA)</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>RJ</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Renata Vieira</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Verde</t>
+          <t>Amarelo</t>
         </is>
       </c>
       <c r="J28" s="2" t="n">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="K28" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L28" t="n">
-        <v>9</v>
+        <v>14.5</v>
       </c>
       <c r="M28" t="n">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="N28" s="2" t="n">
-        <v>37.5</v>
+        <v>27.88</v>
       </c>
       <c r="O28" s="3" t="n">
-        <v>46169</v>
+        <v>46288</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q28" s="4" t="n">
-        <v>2836.36</v>
+        <v>3464.44</v>
       </c>
       <c r="R28" s="4" t="n">
-        <v>31200</v>
+        <v>54180</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>ATENÇÃO</t>
+          <t>ALTA</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Centro Educacional Imaculado Coracao De Maria - Ma</t>
+          <t>Map Educacao Infantil E Fundamental Ltda</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>SANTA HELENA (MA)</t>
+          <t>LOUVEIRA (SP)</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>MA</t>
-[...9 lines deleted...]
-          <t>Prata</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J29" s="2" t="n">
         <v>88</v>
       </c>
       <c r="K29" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L29" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="M29" t="n">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="N29" s="2" t="n">
-        <v>10.71</v>
+        <v>0</v>
       </c>
       <c r="O29" s="3" t="n">
-        <v>46238</v>
+        <v>45936</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q29" s="4" t="n">
-        <v>9688</v>
+        <v>1763.11</v>
       </c>
       <c r="R29" s="4" t="n">
-        <v>49211.14</v>
+        <v>13589.68</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Colégio Marista Criciúma</t>
+          <t>Colégio Leonel Amorim</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>CRICIUMA (SC)</t>
+          <t>ITAPECURU MIRIM (MA)</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>SC</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Ouro</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J30" s="2" t="n">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="K30" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L30" t="n">
-        <v>24</v>
+        <v>22.67</v>
       </c>
       <c r="M30" t="n">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="N30" s="2" t="n">
-        <v>46.15</v>
+        <v>62.97</v>
       </c>
       <c r="O30" s="3" t="n">
-        <v>46189</v>
+        <v>46254</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q30" s="4" t="n">
-        <v>47183.35</v>
+        <v>6529.1</v>
       </c>
       <c r="R30" s="4" t="n">
-        <v>113240</v>
+        <v>35910</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Criança Inocente (Alcobia)</t>
+          <t>Escola Crista Semear</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>GUARULHOS (SP)</t>
+          <t>SAO GONCALO (RJ)</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Nadia</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J31" s="2" t="n">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K31" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L31" t="n">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="M31" t="n">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="N31" s="2" t="n">
-        <v>27.78</v>
+        <v>37.5</v>
       </c>
       <c r="O31" s="3" t="n">
-        <v>46185</v>
+        <v>46169</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q31" s="4" t="n">
-        <v>5468.77</v>
+        <v>2836.36</v>
       </c>
       <c r="R31" s="4" t="n">
-        <v>54687.7</v>
+        <v>31200</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B32" t="n">
         <v>35</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Escola Cantinho Cristao</t>
+          <t>Colégio Elevar Mais</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>BRASILIA (DF)</t>
+          <t>JAGUARIUNA (SP)</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>DF</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Anna Luíza</t>
+          <t>Eloisa Nascimento Cavalcanti</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J32" s="2" t="n">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="K32" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L32" t="n">
-        <v>8</v>
+        <v>8.67</v>
       </c>
       <c r="M32" t="n">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="N32" s="2" t="n">
-        <v>11.11</v>
+        <v>10.84</v>
       </c>
       <c r="O32" s="3" t="n">
-        <v>46231</v>
+        <v>46303</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q32" s="4" t="n">
-        <v>6750</v>
+        <v>3403.72</v>
       </c>
       <c r="R32" s="4" t="n">
-        <v>67500</v>
+        <v>41198.16</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B33" t="n">
         <v>35</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Escola Crescer Itamaraju</t>
+          <t>Escola Cantinho Cristao</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>ITAMARAJU (BA)</t>
+          <t>BRASILIA (DF)</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>DF</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Giulia Barros de Souza</t>
+          <t>Anna Luíza</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J33" s="2" t="n">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K33" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L33" t="n">
-        <v>23</v>
+        <v>13.5</v>
       </c>
       <c r="M33" t="n">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="N33" s="2" t="n">
-        <v>22.12</v>
+        <v>18.75</v>
       </c>
       <c r="O33" s="3" t="n">
-        <v>46217</v>
+        <v>46301</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q33" s="4" t="n">
-        <v>37999.14</v>
+        <v>6750</v>
       </c>
       <c r="R33" s="4" t="n">
-        <v>348774.07</v>
+        <v>67500</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B34" t="n">
         <v>35</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Escola Do Reino</t>
+          <t>Escola Escada Do Tempo-Ba</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>PASSO FUNDO (RS)</t>
+          <t>PORTO SEGURO (BA)</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Cláudio Amorim</t>
+          <t>Deivid Fonseca</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Lumisfera</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J34" s="2" t="n">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="K34" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L34" t="n">
-        <v>17.5</v>
+        <v>2</v>
       </c>
       <c r="M34" t="n">
         <v>104</v>
       </c>
       <c r="N34" s="2" t="n">
-        <v>16.83</v>
+        <v>1.92</v>
       </c>
       <c r="O34" s="3" t="n">
-        <v>46247</v>
+        <v>46281</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q34" s="4" t="n">
-        <v>8501.190000000001</v>
+        <v>6064.4</v>
       </c>
       <c r="R34" s="4" t="n">
-        <v>102941.22</v>
+        <v>22579.6</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B35" t="n">
         <v>35</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Escola Por Principios Itapema</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>ITAPEMA (SC)</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J35" s="2" t="n">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="K35" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L35" t="n">
-        <v>7.25</v>
+        <v>9.42</v>
       </c>
       <c r="M35" t="n">
         <v>52</v>
       </c>
       <c r="N35" s="2" t="n">
-        <v>13.94</v>
+        <v>18.12</v>
       </c>
       <c r="O35" s="3" t="n">
-        <v>46245</v>
+        <v>46295</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q35" s="4" t="n">
         <v>1240.68</v>
       </c>
       <c r="R35" s="4" t="n">
         <v>5583.06</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Escola Por Principios Panambi</t>
+          <t>Centro Educacional Imaculado Coracao De Maria - Ma</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>PANAMBI (RS)</t>
+          <t>SANTA HELENA (MA)</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>RS</t>
+          <t>MA</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Melina Camargo</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>Bronze</t>
+          <t>Prata</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J36" s="2" t="n">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="K36" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L36" t="n">
-        <v>24.5</v>
+        <v>21</v>
       </c>
       <c r="M36" t="n">
-        <v>104</v>
+        <v>56</v>
       </c>
       <c r="N36" s="2" t="n">
-        <v>23.56</v>
+        <v>37.5</v>
       </c>
       <c r="O36" s="3" t="n">
-        <v>46234</v>
+        <v>46276</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q36" s="4" t="n">
-        <v>3589.11</v>
+        <v>9688</v>
       </c>
       <c r="R36" s="4" t="n">
-        <v>18626.41</v>
+        <v>49211.14</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Vivendo E Aprendendo</t>
+          <t>Colégio Cristão Único - Americana</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>OSASCO (SP)</t>
+          <t>AMERICANA (SP)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Gabriel Ebenezer De Oliveira</t>
+          <t>Bianca Silva</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Loja Virtual</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J37" s="2" t="n">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K37" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L37" t="n">
-        <v>17</v>
+        <v>21.67</v>
       </c>
       <c r="M37" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N37" s="2" t="n">
-        <v>21.25</v>
+        <v>41.67</v>
       </c>
       <c r="O37" s="3" t="n">
-        <v>46247</v>
+        <v>46303</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q37" s="4" t="n">
-        <v>4000</v>
+        <v>1813.13</v>
       </c>
       <c r="R37" s="4" t="n">
-        <v>24000</v>
+        <v>89104.32000000001</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B38" t="n">
         <v>30</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Centro De Educacao Peter Pan - Piçarras</t>
+          <t>Colégio Marista Criciúma</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>BALNEARIO PICARRAS (SC)</t>
+          <t>CRICIUMA (SC)</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>SC</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Ouro</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Lumisfera</t>
+          <t>Escola</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J38" s="2" t="n">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="K38" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L38" t="n">
-        <v>20.25</v>
+        <v>25</v>
       </c>
       <c r="M38" t="n">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="N38" s="2" t="n">
-        <v>25.31</v>
+        <v>48.08</v>
       </c>
       <c r="O38" s="3" t="n">
-        <v>46247</v>
+        <v>46302</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q38" s="4" t="n">
-        <v>12972.7</v>
+        <v>47183.35</v>
       </c>
       <c r="R38" s="4" t="n">
-        <v>92836.2</v>
+        <v>113240</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B39" t="n">
         <v>30</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Colegio Dom Bosco Colombo</t>
+          <t>Vivendo E Aprendendo</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>COLOMBO (PR)</t>
+          <t>OSASCO (SP)</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>PR</t>
+          <t>SP</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Helder Fontes</t>
+          <t>Gabriel Ebenezer De Oliveira</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Prata</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Escola</t>
+          <t>Loja Virtual</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J39" s="2" t="n">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="K39" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L39" t="n">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="M39" t="n">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="N39" s="2" t="n">
-        <v>43.18</v>
+        <v>41.25</v>
       </c>
       <c r="O39" s="3" t="n">
-        <v>46245</v>
+        <v>46280</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q39" s="4" t="n">
-        <v>1080</v>
+        <v>4000</v>
       </c>
       <c r="R39" s="4" t="n">
-        <v>165485.3</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Ipê</t>
+          <t>Ceiva Escola Cristã</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>COTIA (SP)</t>
+          <t>SAO GONCALO (RJ)</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>SP</t>
+          <t>RJ</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Gabriel Ebenezer De Oliveira</t>
+          <t>Julio Melo</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>Prata</t>
+          <t>Bronze</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J40" s="2" t="n">
-        <v>98</v>
+        <v>88</v>
       </c>
       <c r="K40" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L40" t="n">
-        <v>30.25</v>
+        <v>37</v>
       </c>
       <c r="M40" t="n">
-        <v>104</v>
+        <v>52</v>
       </c>
       <c r="N40" s="2" t="n">
-        <v>29.09</v>
+        <v>71.15000000000001</v>
       </c>
       <c r="O40" s="3" t="n">
-        <v>46246</v>
+        <v>46301</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q40" s="4" t="n">
-        <v>7160.12</v>
+        <v>53424</v>
       </c>
       <c r="R40" s="4" t="n">
-        <v>65876.00999999999</v>
+        <v>178080</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B41" t="n">
         <v>20</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Colegio Atos</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>POA (SP)</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>SP</t>
-        </is>
-[...8 lines deleted...]
-          <t>Bronze</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="J41" s="2" t="n"/>
       <c r="K41" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L41" t="n">
         <v>0</v>
       </c>
       <c r="M41" t="n">
         <v>0</v>
       </c>
       <c r="N41" s="2" t="n"/>
@@ -3626,113 +3566,103 @@
         <is>
           <t>RS</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Cláudio Amorim</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Ouro</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J42" s="2" t="n">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="K42" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L42" t="n">
-        <v>34.25</v>
+        <v>36.25</v>
       </c>
       <c r="M42" t="n">
         <v>48</v>
       </c>
       <c r="N42" s="2" t="n">
-        <v>71.34999999999999</v>
+        <v>75.52</v>
       </c>
       <c r="O42" s="3" t="n">
-        <v>46258</v>
+        <v>46293</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q42" s="4" t="n">
         <v>19148.9</v>
       </c>
       <c r="R42" s="4" t="n">
         <v>88632.89999999999</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B43" t="n">
         <v>20</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Colégio Master Bairro Dos Estados</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>JOAO PESSOA (PB)</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>PB</t>
-        </is>
-[...8 lines deleted...]
-          <t>Diamante</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="J43" s="2" t="n"/>
       <c r="K43" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L43" t="n">
         <v>0</v>
       </c>
       <c r="M43" t="n">
         <v>0</v>
       </c>
       <c r="N43" s="2" t="n"/>
@@ -3775,100 +3705,100 @@
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Verde</t>
         </is>
       </c>
       <c r="J44" s="2" t="n">
         <v>96</v>
       </c>
       <c r="K44" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L44" t="n">
-        <v>42.33</v>
+        <v>44.83</v>
       </c>
       <c r="M44" t="n">
         <v>52</v>
       </c>
       <c r="N44" s="2" t="n">
-        <v>81.40000000000001</v>
+        <v>86.20999999999999</v>
       </c>
       <c r="O44" s="3" t="n">
-        <v>46260</v>
+        <v>46297</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>green</t>
         </is>
       </c>
       <c r="Q44" s="4" t="n">
         <v>300</v>
       </c>
       <c r="R44" s="4" t="n">
         <v>15922.42</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B45" t="n">
         <v>20</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Escola Reino Infantil - Codó</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>CODO (MA)</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>MA</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Matheus Costa</t>
+          <t>Ramilla Rocha</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Bronze</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Escola</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="J45" s="2" t="n"/>
       <c r="K45" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L45" t="n">
         <v>0</v>
@@ -3915,51 +3845,51 @@
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="J46" s="2" t="n"/>
       <c r="K46" t="inlineStr">
         <is>
           <t>Não informado</t>
         </is>
       </c>
       <c r="L46" t="n">
         <v>0</v>
       </c>
       <c r="M46" t="n">
         <v>0</v>
       </c>
       <c r="N46" s="2" t="n"/>
       <c r="O46" s="3" t="n"/>
       <c r="Q46" s="4" t="n">
         <v>3623.42</v>
       </c>
       <c r="R46" s="4" t="n">
-        <v>136876.08</v>
+        <v>259342.08</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>ATENÇÃO</t>
         </is>
       </c>
       <c r="B47" t="n">
         <v>20</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Schaidhauer E Aguiar Ltda</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>POMPEIA (SP)</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>SP</t>
         </is>
@@ -4013,51 +3943,51 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="22" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="72" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Base Emergencial da Qualidade</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Gerado em</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>27/08/2026 20:26:14</t>
+          <t>26/10/2026 20:13:04</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Filtros</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>inadimplencia=financeira</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
           <t>Faixa</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Pontuação</t>
         </is>